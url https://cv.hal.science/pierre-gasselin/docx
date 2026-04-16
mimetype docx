--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -319,390 +319,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural intensification increases farmers' income but reduces food self‐sufficiency and bee diversity: evidence from southeast Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The framings of the coexistence of agrifood models: a computational analysis of French media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vides-Borrell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Batifol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joac.12571⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-023-10531-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347232v1</w:t>
+                <w:t xml:space="preserve">hal-04444930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail agricole et transition agroécologique : quelles interactions, quels impacts et quelles conséquences pour l'agronomie et les agronomes ? [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatske Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The framings of the coexistence of agrifood models: a computational analysis of French media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Agricultural intensification increases farmers' income but reduces food self‐sufficiency and bee diversity: evidence from southeast Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vides-Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce G. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Porter-Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Batifol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiffany Dangla-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.e12571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-023-10531-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joac.12571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444930v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
               </w:r>
@@ -1547,252 +1547,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
+                <w:t xml:space="preserve">持続的発展をめざす集団行動はどのように生まれるか. ―フランス・ピレネーのイェック谷のプロジェクトを事例に―</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+                <w:t xml:space="preserve">Azusa Osumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11472/nokei.93.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244068v1</w:t>
+                <w:t xml:space="preserve">hal-03437296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">持続的発展をめざす集団行動はどのように生まれるか. ―フランス・ピレネーのイェック谷のプロジェクトを事例に―</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azusa Osumi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (1), pp.83-88. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11472/nokei.93.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437296v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving food system resilience requires challenging dominant land property regimes</w:t>
               </w:r>
@@ -2365,286 +2365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
+                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Barbier</w:t>
+                <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267338v1</w:t>
+                <w:t xml:space="preserve">hal-02511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511774v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of French Family Farming: from Diversity Study to Coexistence Analysis of Agricultural Models</w:t>
               </w:r>
@@ -2699,77 +2699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycultures, pastures and monocultures: effects of land use intensity on wild bee diversity in tropical landscapes of southeastern Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vides-Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Porter-Bolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce G. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,265 +2827,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+                <w:t xml:space="preserve">hal-01904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904412v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing autonomy with the machinery cooperative: experiences of French dairy farmers in an era of liberalization and agroecology</w:t>
               </w:r>
@@ -5340,51 +5340,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (122)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5776,230 +5776,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Transitions: Exploring the Diversity of New Forms of Agricultural Work in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+                <w:t xml:space="preserve">Le travail gratuit dans l'installation agricole : diversité au prisme des rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">18. Journées Internationales de Sociologie du Travail (JIST 2024) - Organiser, désorganiser, réorganiser le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pierre Naville; Laboratoire Printemps; Graduate School Sociologie et Science Politique, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794996v1</w:t>
+                <w:t xml:space="preserve">hal-04782138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail gratuit dans l'installation agricole : diversité au prisme des rapports sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Barisaux</w:t>
+                <w:t xml:space="preserve">Navigating Transitions: Exploring the Diversity of New Forms of Agricultural Work in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées Internationales de Sociologie du Travail (JIST 2024) - Organiser, désorganiser, réorganiser le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pierre Naville; Laboratoire Printemps; Graduate School Sociologie et Science Politique, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782138v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail gratuit dans l'installation agricole : quel rôle des politiques publiques et des dispositifs d'accompagnement ?</w:t>
               </w:r>
@@ -6281,394 +6281,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et temporalité du travail gratuit dans l'installation agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Barisaux</w:t>
+                <w:t xml:space="preserve">Le travail des agriculteurs en circuit court : une revue systématique de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Inter-Unités "Travail en Agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-Unités (RIU) "Travail en Agriculture" du Département ACT, INRAE, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323147v1</w:t>
+                <w:t xml:space="preserve">hal-04352935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des agriculteurs en circuit court : une revue systématique de littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Diversité et temporalité du travail gratuit dans l'installation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau Inter-Unités "Travail en Agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-Unités (RIU) "Travail en Agriculture" du Département ACT, INRAE, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352935v1</w:t>
+                <w:t xml:space="preserve">hal-04323147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages d'IDEA4 dans l'enseignement supérieur et la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up in short food supply chains: what work organizations for livestock farmers who do not come from the agricultural world ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128803v1</w:t>
+                <w:t xml:space="preserve">hal-04319229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up in short food supply chains: what work organizations for livestock farmers who do not come from the agricultural world ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages d'IDEA4 dans l'enseignement supérieur et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319229v1</w:t>
+                <w:t xml:space="preserve">hal-04128803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie du travail : quels apports actuels et possibles dans l'étude du travail des agriculteurs en circuits courts ?</w:t>
               </w:r>
@@ -6762,51 +6762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'installer en circuits courts : quelles difficultés sur le plan du travail pour les éleveurs &amp;quot;NIMA&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,338 +7434,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseil et accompagnement à la transition agroécologique en agriculture. Quels rôles possibles pour un outil comme IDEA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiencing diversity within French farm machinery cooperatives: member heterogeneity and cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Groos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole technique IDEA-Run</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">Cooperatives in transition facing crisis - ICA CCR Europe Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Cooperative Alliance - Committee on Cooperative Research, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409578v1</w:t>
+                <w:t xml:space="preserve">hal-03409523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing diversity within French farm machinery cooperatives: member heterogeneity and cooperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Groos</w:t>
+                <w:t xml:space="preserve">Robots and Transformations of Work on Farms: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperatives in transition facing crisis - ICA CCR Europe Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/2dwm-x990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409523v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots and Transformations of Work on Farms: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conseil et accompagnement à la transition agroécologique en agriculture. Quels rôles possibles pour un outil comme IDEA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole technique IDEA-Run</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Pierre, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/2dwm-x990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03259549v1</w:t>
+                <w:t xml:space="preserve">hal-03409578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et spatialité de la France laitière par le prisme des entreprises du robot de traite</w:t>
               </w:r>
@@ -8138,217 +8138,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité vécue dans les Cuma : comment coopérer dans la différence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Groos</w:t>
+                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de recherche en sciences sociales (JRSS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Online, France. pp.21</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196179v1</w:t>
+                <w:t xml:space="preserve">hal-03195232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas</w:t>
+                <w:t xml:space="preserve">La diversité vécue dans les Cuma : comment coopérer dans la différence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Groos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. Journées de recherche en sciences sociales (JRSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Online, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195232v1</w:t>
+                <w:t xml:space="preserve">hal-03196179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraineté alimentaire. Concept et conditions d'une mise en œuvre</w:t>
               </w:r>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du collectif dans la certification territoriale : le projet Val Llech (Conflent)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azusa Osumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8902,533 +8902,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire recherche sur la coexistence de modèles : diversité des regards de chercheurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tallon</w:t>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires" : Coexistence et confrontation de modèles d’élevage dans les territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863648v1</w:t>
+                <w:t xml:space="preserve">hal-01959644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
+                <w:t xml:space="preserve">Une agroécologie silencieuse : ombres et lumières dans le champ professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905536v1</w:t>
+                <w:t xml:space="preserve">hal-01956098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence des formes d’agriculture sur les territoires : quelle gestion des ressources naturelles, techniques, cognitives et socioéconomiques pour la transition agroécologique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Faire recherche sur la coexistence de modèles : diversité des regards de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Innovation et transition agroécologique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires" : Coexistence et confrontation de modèles d’élevage dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Systèmes d'Elevage Méditerranéens et Tropicaux (0868)., Jun 2018, Montpellier, France. pp.20 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17752.96009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959629v1</w:t>
+                <w:t xml:space="preserve">hal-01863648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
+                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul (UFRGS). Porto Alegre, BRA., Sep 2018, Porto Alegre, Brazil. pp.31 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959644v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agroécologie silencieuse : ombres et lumières dans le champ professionnel français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas</w:t>
+                <w:t xml:space="preserve">Coexistence des formes d’agriculture sur les territoires : quelle gestion des ressources naturelles, techniques, cognitives et socioéconomiques pour la transition agroécologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Innovation et transition agroécologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2018, Montpellier, France. pp.22 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956098v1</w:t>
+                <w:t xml:space="preserve">hal-01959629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of agricultural models: a new paradigm of territorial development? Lessons from the Format project</w:t>
               </w:r>
@@ -10143,187 +10143,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de production et d’alimentation durables doivent-ils changer d’échelle ? Pas de débat si l’on ne s’entend pas sur les termes</w:t>
+                <w:t xml:space="preserve">L’innovation dans les territoires au prisme de la coexistence des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale des Civam 2017 "Cohabitation des modèles de production agricole : de la place pour tous.. vraiment ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque de clôture du projet Format "Coexistence des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.16 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22877.87528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736829v1</w:t>
+                <w:t xml:space="preserve">hal-01863646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation dans les territoires au prisme de la coexistence des modèles</w:t>
+                <w:t xml:space="preserve">Les systèmes de production et d’alimentation durables doivent-ils changer d’échelle ? Pas de débat si l’on ne s’entend pas sur les termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du projet Format "Coexistence des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée nationale des Civam 2017 "Cohabitation des modèles de production agricole : de la place pour tous.. vraiment ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Initiatives pour Valoriser l'Agriculture et le Milieu Rural (CIVAM). FRA., Nov 2017, Logonna-Daoulas, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22877.87528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863646v1</w:t>
+                <w:t xml:space="preserve">hal-02736829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework of the coexistence and confrontation of agricultural models: introduction to the French case</w:t>
               </w:r>
@@ -10584,204 +10584,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
+                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860865v1</w:t>
+                <w:t xml:space="preserve">hal-02743739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
+                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743739v1</w:t>
+                <w:t xml:space="preserve">hal-01860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
               </w:r>
@@ -10862,90 +10862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre conceptuel d’évaluation de la durabilité en agriculture basé sur les propriétés et les objectifs de la durabilité. La méthode IDEA - version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RMT Erytage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.27</w:t>
@@ -11046,735 +11046,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système alimentaire territorialisé Kayambi (Equateur) : Nestlé, malbouffe et paysannat dans la capitale mondiale des roses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Roman</w:t>
+                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire FORMAT du métaprogramme INRA-CIRAD GloFoodS "Combinaison des formes d’agricultures et des systèmes alimentaires à différentes échelles territoriales : coexistence, confrontation ou hybridation des modèles ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.34 vues</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801277v1</w:t>
+                <w:t xml:space="preserve">hal-01860872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas</w:t>
+                <w:t xml:space="preserve">Le système alimentaire territorialisé Kayambi (Equateur) : Nestlé, malbouffe et paysannat dans la capitale mondiale des roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire FORMAT du métaprogramme INRA-CIRAD GloFoodS "Combinaison des formes d’agricultures et des systèmes alimentaires à différentes échelles territoriales : coexistence, confrontation ou hybridation des modèles ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.34 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860872v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family farms in France: between changes and permanency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Study of Family-run Farming: Varied Forms, Roles and Conditions for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Mar 2015, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795295v1</w:t>
+                <w:t xml:space="preserve">hal-02742520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de développement et coexistence des modèles agricoles et alimentaires</w:t>
+                <w:t xml:space="preserve">The activity system and its uses to support the smallholder farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l'UMR Innovation et développement dans l'agriculture et l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Sep 2015, Lattes, France</w:t>
+              <w:t xml:space="preserve">Partnership Meeting in the Lari Sub County (County Kiambu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). KEN., Dec 2015, Kimende, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793507v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Family farms in France: between changes and permanency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
+              <w:t xml:space="preserve">Workshop on Study of Family-run Farming: Varied Forms, Roles and Conditions for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Mar 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743974v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de développement et coexistence des modèles agricoles et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l'UMR Innovation et développement dans l'agriculture et l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Sep 2015, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742612v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742520v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activity system and its uses to support the smallholder farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partnership Meeting in the Lari Sub County (County Kiambu)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). KEN., Dec 2015, Kimende, Kenya</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797816v1</w:t>
+                <w:t xml:space="preserve">hal-02742612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (in)sostenibilidad de la quinua en el altiplano andino: ¿mito o realidad?</w:t>
               </w:r>
@@ -11879,381 +11879,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole familiale en France : renouveau des enjeux et des recherches</w:t>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Des campagnes entre exil et exode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du Salon International de l'Agriculture 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Feb 2014, Paris, France. pp.8 vues</w:t>
+              <w:t xml:space="preserve">20. Controverses Européennes de Marciac - "Pour des territoires vivants.. Faut que ça déménage !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission d'Animation des Agrobiosciences (MAA). Castanet Tolosan, FRA., Jul 2014, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792781v1</w:t>
+                <w:t xml:space="preserve">hal-02739187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités et adaptations des petits maraîchers dans les territoires périurbains de Buenos Aires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation agricole familiale en France : renouveau des enjeux et des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Cittadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les petites paysanneries dans un contexte mondial incertain”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Petites Paysanneries (GPP). Nanterre, FRA., Nov 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du Salon International de l'Agriculture 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Feb 2014, Paris, France. pp.8 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792157v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçus des enjeux de recherche sur et pour les agricultures familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilités et adaptations des petits maraîchers dans les territoires périurbains de Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+                <w:t xml:space="preserve">Alejandra Moreyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cittadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2014 : Séminaire international sur l'Agriculture Familiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Les petites paysanneries dans un contexte mondial incertain”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Petites Paysanneries (GPP). Nanterre, FRA., Nov 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796596v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Des campagnes entre exil et exode</w:t>
+                <w:t xml:space="preserve">Aperçus des enjeux de recherche sur et pour les agricultures familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ossard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Controverses Européennes de Marciac - "Pour des territoires vivants.. Faut que ça déménage !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission d'Animation des Agrobiosciences (MAA). Castanet Tolosan, FRA., Jul 2014, Marciac, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2014 : Séminaire international sur l'Agriculture Familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739187v1</w:t>
+                <w:t xml:space="preserve">hal-02796596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition par le Conseil Economique Social et Environnemental dans le cadre de la saisine gouvernementale sur l'Agriculture Familiale</w:t>
               </w:r>
@@ -13001,498 +13001,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles plus-values du groupe sur la performance des exploitations ? Regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartapp, ou la carte comme boussole : la représentation du territoire dans l’accompagnement des créateurs d’activité des zones rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Comment articuler l'exploitation agricole à une coopération agricole de production ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.9 vues</w:t>
+              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803302v1</w:t>
+                <w:t xml:space="preserve">hal-02748248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentaciones agricolas y rurales en la Pampa argentina : en el confín del territorio ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles plus-values du groupe sur la performance des exploitations ? Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeras Jornadas de Estudios Agrarios y Ambientales: miradas desde la investigación en Ecuador, Costa Rica y Francia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Cuenca. Facultad de Ciencias Agropecuarias, Cuenca, ECU., May 2012, Cuenca, Ecuador. pp.28 vues</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Comment articuler l'exploitation agricole à une coopération agricole de production ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.9 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810313v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle plus-value du groupe sur la performance des exploitations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentaciones agricolas y rurales en la Pampa argentina : en el confín del territorio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bureau de Gaec &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.9 vues</w:t>
+              <w:t xml:space="preserve">Primeras Jornadas de Estudios Agrarios y Ambientales: miradas desde la investigación en Ecuador, Costa Rica y Francia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cuenca. Facultad de Ciencias Agropecuarias, Cuenca, ECU., May 2012, Cuenca, Ecuador. pp.28 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802962v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'activité : nouveau regard sur l'exploitation et le collectif de travail</w:t>
+                <w:t xml:space="preserve">Quelle plus-value du groupe sur la performance des exploitations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Comment articuler l’exploitation agricole à une coopération agricole de production ?"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bureau de Gaec &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.9 vues</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802530v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartapp, ou la carte comme boussole : la représentation du territoire dans l’accompagnement des créateurs d’activité des zones rurales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système d'activité : nouveau regard sur l'exploitation et le collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude "Comment articuler l’exploitation agricole à une coopération agricole de production ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale des Coopératives d'Utilisation de Matériel Agricole (FNCUMA). Paris, FRA., Jun 2012, Paris, France. pp.15 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2250.5049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748248v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amender les &amp;quot;sustainable rural livelihoods&amp;quot; est-il pertinent ?</w:t>
               </w:r>
@@ -13879,51 +13879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'accompagnement à la création d'activité en milieu rural issus du projet Intersama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final PSDR Languedoc-Roussillon: "Agricultures, Environnement et Territoires : innover pour le développement régional en Languedoc-Roussillon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional Languedoc-Roussillon. Montpellier, FRA., Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14093,1184 +14093,1184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala : concepts et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago López-Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís García Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Conseil en agriculture : acteurs, marchés et mutations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque " Agir en situation d'incertitude "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.www.­agir-­incertitude2010.­fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462456v1</w:t>
+                <w:t xml:space="preserve">hal-00783500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion du forum &amp;quot;Circuits courts et installation</w:t>
+                <w:t xml:space="preserve">La migración como elemento clave de los sistemas de actividades campesinos para enfrentar incertidumbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum régional sur les circuits courts en Languedoc Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Développement de l'Emploi Agricole et Rural du Languedoc Roussillon (ADEAR LR). Lattes, FRA., Dec 2010, Narbonne, France</w:t>
+              <w:t xml:space="preserve">3. Congreso mundial de la quinua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811995v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+                <w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis García-Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir en situation d'incertitude. Quelles constructions individuelles et collectives des régimes de protection et d'adaptation en agriculture ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Conseil en agriculture : acteurs, marchés et mutations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756045v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des systèmes d'activités des ménages agricoles pour accompagner les projets d'installation en agriculture. La méthode EDAMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et conclusion du forum &amp;quot;Circuits courts et installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
+              <w:t xml:space="preserve">Forum régional sur les circuits courts en Languedoc Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Développement de l'Emploi Agricole et Rural du Languedoc Roussillon (ADEAR LR). Lattes, FRA., Dec 2010, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523450v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala : concepts et méthodes</w:t>
+                <w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luís García Barrios</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis García-Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Agir en situation d'incertitude "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.www.­agir-­incertitude2010.­fr</w:t>
+              <w:t xml:space="preserve">Agir en situation d'incertitude. Quelles constructions individuelles et collectives des régimes de protection et d'adaptation en agriculture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783500v1</w:t>
+                <w:t xml:space="preserve">hal-02756045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité des systèmes d'activités des ménages agricoles pour accompagner les projets d'installation en agriculture. La méthode EDAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médulline Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462425v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergences et paradoxes dans la nébuleuse du conseil et de l'accompagnement de la pluriactivité en Languedoc-Roussillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tallon</w:t>
+                <w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Conseil en agriculture : acteurs, marchés et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Dijon, France. 11 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195277v1</w:t>
+                <w:t xml:space="preserve">hal-01462425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilité revisitée : innovation et crise des agricultures de l'altiplano bolivien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergences et paradoxes dans la nébuleuse du conseil et de l'accompagnement de la pluriactivité en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rainsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER Conseil en agriculture : acteurs, marchés et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758365v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La migración como elemento clave de los sistemas de actividades campesinos para enfrentar incertidumbre</w:t>
+                <w:t xml:space="preserve">La fertilité revisitée : innovation et crise des agricultures de l'altiplano bolivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vaillant</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso mundial de la quinua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819926v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension territoriale des projets pluriactifs dans les pratiques d'accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
+                <w:t xml:space="preserve">Adaptación de la gestión técnica en café y miel frente a variaciones de precios en Guatemala: un marco teórico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis García-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs du programme PSDR "Pour et Sur le Développement Régional": Chemins de recherches partenariales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans, France. 4 p</w:t>
+              <w:t xml:space="preserve">2.Congreso Latinoamericano y Caribeño de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ciudad de México, México. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824440v1</w:t>
+                <w:t xml:space="preserve">hal-02824102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación de la gestión técnica en café y miel frente a variaciones de precios en Guatemala: un marco teórico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+                <w:t xml:space="preserve">La dimension territoriale des projets pluriactifs dans les pratiques d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.Congreso Latinoamericano y Caribeño de Ciencias Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Ciudad de México, México. 9 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs du programme PSDR "Pour et Sur le Développement Régional": Chemins de recherches partenariales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824102v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the sustainability of activity systems to support agricultural households’ projects</w:t>
               </w:r>
@@ -15282,51 +15282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méduline Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15364,51 +15364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15502,51 +15502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méduline Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15643,1139 +15643,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité des systèmes d’activités en contextes incertains</w:t>
+                <w:t xml:space="preserve">Connaissance et reconnaissance des petites fermes, séminaire INRA - Confédération Paysanne des 22 et 23 janvier 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...18 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931706v1</w:t>
+                <w:t xml:space="preserve">hal-02814519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conocimientos y reconocimiento de las pequeñas fincas en Francia: diálogo entre el INRA y la Confederación Campesina y problemáticas</w:t>
+                <w:t xml:space="preserve">Flexibilité des systèmes d’activités en contextes incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencia en el Instituto argentino de la Pequeña Agricultura Familiar (IPAF) de la Región Pampeanar (IPAF) de la Región Pampeana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25722.13761⟩</w:t>
+              <w:t xml:space="preserve">2. Séminaire du projet Intersama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Laroque de Fa, France. pp.27 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32877.03042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811730v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc Roussillon, France. Intersama : un projet de recherche-action</w:t>
+                <w:t xml:space="preserve">Conocimientos y reconocimiento de las pequeñas fincas en Francia: diálogo entre el INRA y la Confederación Campesina y problemáticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conferencia en el Instituto argentino de la Pequeña Agricultura Familiar (IPAF) de la Región Pampeanar (IPAF) de la Región Pampeana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Tecnología Agropecuaria (INTA). ARG.; Instituto argentino de la Pequeña Agricultura Familiar (IPAF). ARG., Mar 2009, La Plata, Argentina. pp.24 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25722.13761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195303v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi est-il important d'assurer le renouvellement des paysans ? Éléments pour un argumentaire en faveur des agricultures paysannes</w:t>
+                <w:t xml:space="preserve">L'insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc Roussillon, France. Intersama : un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bachevillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session du Comité National de la Confédération Paysanne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817382v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce équitable et son impact sur le développement des paysanneries du Sud. Éléments pour un débat</w:t>
+                <w:t xml:space="preserve">Pourquoi est-il important d'assurer le renouvellement des paysans ? Éléments pour un argumentaire en faveur des agricultures paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quinzaine du Commerce Equitable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session du Comité National de la Confédération Paysanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne. Bagnolet, FRA., Jan 2008, Bagnolet, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35618.07367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815507v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement d'échelle : de quoi parle-t-on ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce équitable et son impact sur le développement des paysanneries du Sud. Éléments pour un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de printemps 2006 d'Agronomes et Vétérinaires Sans Frontières "Coopérer en appui aux agricultures paysannes du Sud : les enjeux du changement d'échelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agronomes et Vétérinaires Sans Frontières (AVSF). FRA., Jun 2006, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">7. Quinzaine du Commerce Equitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artisans du Monde. FRA., May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751696v1</w:t>
+                <w:t xml:space="preserve">hal-02815507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Équateur</w:t>
+                <w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Equateur : entre diversités et permanences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Bureau de Max Havelaar France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Havelaar France. FRA., Feb 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Entretiens du Pradel : Agronomes et diversité des agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Sep 2006, Mirabel, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815075v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Équateur : entre diversités et permanences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement d'échelle : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les entretiens du Pradel, 4e édition, "Agronomes et diversité des agricultures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Rencontres de printemps 2006 d'Agronomes et Vétérinaires Sans Frontières "Coopérer en appui aux agricultures paysannes du Sud : les enjeux du changement d'échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agronomes et Vétérinaires Sans Frontières (AVSF). FRA., Jun 2006, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744732v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Equateur : entre diversités et permanences</w:t>
+                <w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Équateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Entretiens du Pradel : Agronomes et diversité des agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Sep 2006, Mirabel, France. 10 p</w:t>
+              <w:t xml:space="preserve">Réunion du Bureau de Max Havelaar France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Havelaar France. FRA., Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814752v1</w:t>
+                <w:t xml:space="preserve">hal-02815075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des producteurs de blé dur aux consommateurs de pâtes : rôle dans un programme de sélection participative</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Équateur : entre diversités et permanences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECO-PB Workshop on Participatory Plant Breeding: Relevance for Organic Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Camon, France</w:t>
+              <w:t xml:space="preserve">Les entretiens du Pradel, 4e édition, "Agronomes et diversité des agricultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757230v1</w:t>
+                <w:t xml:space="preserve">hal-00744732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Equateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des producteurs de blé dur aux consommateurs de pâtes : rôle dans un programme de sélection participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysanneries du monde et leurs territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Agronomique Paris Grignon (INAPG). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">ECO-PB Workshop on Participatory Plant Breeding: Relevance for Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Camon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828368v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La floriculture et les dynamiques agraires de la région agropolitaine de Quito (Équateur)</w:t>
+                <w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Equateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mondial de la Montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Les paysanneries du monde et leurs territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Agronomique Paris Grignon (INAPG). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838155v1</w:t>
+                <w:t xml:space="preserve">hal-02828368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La explosión de la floricultura de exportación en la región de Quito : una nueva dinámica agraria periurbana</w:t>
+                <w:t xml:space="preserve">La floriculture et les dynamiques agraires de la région agropolitaine de Quito (Équateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congreso Internacional de Americanistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA.; Pontificia Universidad Católica del Ecuador. Quito, ECU., Jul 1997, Quito, Ecuador. 15 p</w:t>
+              <w:t xml:space="preserve">Forum Mondial de la Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836955v1</w:t>
+                <w:t xml:space="preserve">hal-02838155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La explosión de la floricultura de exportación en la región de Quito : una nueva dinámica agraria periurbana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49. Congreso Internacional de Americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA.; Pontificia Universidad Católica del Ecuador. Quito, ECU., Jul 1997, Quito, Ecuador. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les communautés paysannes andines de Cangahua en Equateur : une dynamique agricole aujourd'hui sous l'emprise de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques de la Société d'Ecologie Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Ecologie Humaine (SEH). FRA., Jun 1996, Orléans, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16785,51 +16843,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser les approches de l'organisation du travail des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16858,73 +16916,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Mirabel, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits alimentaires de proximité : aubaine ou double peine pour l'organisation du travail des éleveurs et éleveuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16953,280 +17011,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Métabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA version 4 (Indicateurs de Durabilité des Exploitations Agricoles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enseigner et Apprendre l'Agroécologie et référencement des outils pédagogiques sur agreen U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse-Auzeville, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERSAMA, l'insertion territoriale des systèmes d'activités des ménages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium final PSDR "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the technical management of coffee and honey bee productions to cope with market shocks in Guatemala : concepts and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17281,254 +17339,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience, innovation and sustainability : navigating the complexities of global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tempe, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERSAMA, l'insertion territoriale des systèmes d'activités des ménages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-chercheurs du programme PSDR "Pour et Sur le Développement Régional"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From organic durum wheat producers to consumers: complementarity of roles in participatory plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECO-PB European Conference "Sélection Participative : enjeux pour l'Agriculture Biologique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Camon, France. 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.34618.64969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17538,51 +17596,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence and confrontation of agricultural and food models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17591,73 +17649,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">101 (2-3), 2020, Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures familiales : trajectoires, modernité et controverses (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Acloque Desmulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17686,73 +17744,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221, 217 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures familiales : trajectoires, modernité et controverses (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Acloque Desmulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17781,133 +17839,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220, 240 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles variétés et semences pour des agricultures paysannes durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 186 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17917,51 +17975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17973,92 +18031,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 334 p., 2026, 978-2-7592-4211-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4212-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18096,96 +18154,96 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri; Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18223,105 +18281,105 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 348 p., 2023, 978-94-024-2177-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18359,820 +18417,820 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 395 p., 2021, Nature et société, 978-2-7592-3242-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Family Farming Around the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Netherlands, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Zasser-Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences INRA Institut National de la Recherche Agronomique, 382 p., 2014, PROfil, 978-2-7598-1192-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA LM Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cloquell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Mosciaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciccus, 351 p., 2013, 978-987-693-040-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19193,263 +19251,263 @@
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; Office regional de la culture du Languedoc-Roussillon; AIRDIE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939512v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Faure; P. Gasselin; B. Triomphe. Editions Quae CTA Les Presses Agronomiques de Gembloux, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El riego en el Ecuador: problemática, debate y políticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zapatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camaren Central Ecuatoriana de Servicios Agrícolas, 68 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19459,51 +19517,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Travailler autrement en agriculture : formes émergentes et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19526,320 +19584,320 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-332, 2026, 978-2-7592-4211-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en place des circuits alimentaires de proximité. Quels défis pour le travail des éleveurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippine Dupé</w:t>
+                <w:t xml:space="preserve">Introduction. Différenciations contemporaines du travail en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-264, 2026, 978-2-7592-4211-5</w:t>
+              <w:t xml:space="preserve">, pp.15-30, 2026, 978-2-7592-4211-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497658v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Différenciations contemporaines du travail en agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Mettre en place des circuits alimentaires de proximité. Quels défis pour le travail des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-30, 2026, 978-2-7592-4211-5</w:t>
+              <w:t xml:space="preserve">, pp.243-264, 2026, 978-2-7592-4211-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497643v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail gratuit et installation des acteurs non issus du milieu agricole. Réalités invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19862,96 +19920,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-241, 2026, 978-2-7592-4211-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20004,96 +20062,96 @@
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.142-145, 2024, 978-2-7099-3041-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20156,328 +20214,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, IRD Editions, pp.142-145, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of the territorial governance of coexisting models. Introduction to part V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexisting in farm machinery cooperatives: cooperation between heterogeneous farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
+              <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models: a new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-90, 2023, 978-94-024-2177-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180893v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting in farm machinery cooperatives: cooperation between heterogeneous farmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge of the territorial governance of coexisting models. Introduction to part V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models: a new paradigm of territorial development?</w:t>
+              <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_5⟩</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-250, 2023, 978-94-024-2177-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020179v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction. Questions, issues and analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20526,652 +20584,661 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer; Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIX-XXXII p. (15 p.), 2023, 978-94-024-2177-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation: driver and outcome of the coexistence of and confrontation between agricultural and food models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models: a new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer; Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-65, 2023, 978-94-024-2177-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing the coexistence and confrontation of agricultural and food models in a territory: Paradigm, postures, methods</w:t>
+                <w:t xml:space="preserve">Productive and territorial specialisation: A hindrance or a resource? Introduction to Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.3-12, 2023, 978-94-024-2177-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer; Ed. Quae</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04020925v1</w:t>
+                <w:t xml:space="preserve">hal-05180888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive and territorial specialisation: A hindrance or a resource? Introduction to Part I</w:t>
+                <w:t xml:space="preserve">Governing the coexistence and confrontation of agricultural and food models in a territory: Paradigm, postures, methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.3-12, 2023, 978-94-024-2177-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-315, 2023, 978-94-024-2177-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180888v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie V. Ambivalences des modèles et défi de la gouvernance territoriale de la coexistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexister en Cuma : la coopération entre agriculteurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177118v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexister en Cuma : la coopération entre agriculteurs hétérogènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouverner la coexistence et la confrontation des modèles agricoles et alimentaires dans les territoires : paradigme, postures, méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147260v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la coexistence et la confrontation des modèles agricoles et alimentaires dans les territoires : paradigme, postures, méthodes</w:t>
+                <w:t xml:space="preserve">Introduction de la partie V. Ambivalences des modèles et défi de la gouvernance territoriale de la coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
@@ -21199,105 +21266,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
+              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.307-313, 2021, Nature et société, 978-2-7592-3242-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147203v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la partie I. La spécialisation productive et territoriale : facteur de blocage ou de ressource ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21317,73 +21375,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.33-44, 2021, Nature et société, 978-2-7592-3242-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : questions, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21432,352 +21490,352 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. Questions, enjeux et cadre d'analyse</w:t>
+                <w:t xml:space="preserve">L'innovation : ferment et fruit de la coexistence et de la confrontation des modèles agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177111v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation : ferment et fruit de la coexistence et de la confrontation des modèles agricoles et alimentaires</w:t>
+                <w:t xml:space="preserve">Introduction générale. Questions, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.13-30, 2021, Nature et société, 978-2-7592-3242-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147258v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agroécologie silencieuse au sein de l'agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21787,587 +21845,587 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosc, Christel; Arrignon, Mehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France : enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.147-160, 2020, 978-2-84516-640-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
+                <w:t xml:space="preserve">Advice to farms to facilitate innovation: between supervision and support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl M. Moumouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02021430v1</w:t>
+                <w:t xml:space="preserve">hal-02788191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advice to farms to facilitate innovation: between supervision and support</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl M. Moumouni</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
+              <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-9, 2018, 978-94-024-1617-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02788191v1</w:t>
+                <w:t xml:space="preserve">hal-02021430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of activities between strategies of survival and accumulation : introduction (part IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-180, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil aux exploitations agricoles pour faciliter l'innovation : entre encadrement et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Havard</w:t>
+                <w:t xml:space="preserve">Pierre Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl M. Moumouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-run farm enterprises, territories and policies in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22399,252 +22457,252 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: methodological and conceptual contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer; Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-321, 2018, 978-94-024-1617-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de recherche-formation-action pour et sur le développement agricole et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22653,504 +22711,504 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 243 p., 2015, Update Sciences and Technologies, 978-2-7592-2007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises familiales agricoles, territoires et politiques en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des activités entre les stratégies de survie et d'accumulation : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el Altiplano Sur de Bolivia: un enfoque desde la panarquía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23213,73 +23271,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Cruz; Richard Joffre; Thierry Winkel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EdiUNJU; Universidad Nacional de Jujuy, pp.355-398, 2015, 978-950-721-499-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern Altiplano of Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23338,207 +23396,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altiplano Sur de Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23597,73 +23655,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, XIII-712 p., 2014, 978-92-5-308558-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'activité : retour sur un concept pour étudier l'agriculture en famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23682,399 +23740,399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2 978-2-7598-1765-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’agriculture en famille : travailler, réinventer, transmettre</w:t>
+                <w:t xml:space="preserve">Why undertake action research in partnership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Purseigle</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA LM Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02794295v1</w:t>
+                <w:t xml:space="preserve">hal-02792582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental principles of an action-research partnership approach</w:t>
+                <w:t xml:space="preserve">Introduction. L’agriculture en famille : travailler, réinventer, transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTA LM Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02798657v1</w:t>
+                <w:t xml:space="preserve">hal-02794295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why undertake action research in partnership?</w:t>
+                <w:t xml:space="preserve">Fundamental principles of an action-research partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTA LM Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792582v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération agricole de production : quand l'activité agricole se distribue entre exploitation et action collective de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24106,684 +24164,684 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture est-elle toujours une affaire de famille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'utilisation de l'outil Cartapp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massein</w:t>
+                <w:t xml:space="preserve">Guide d'utilisation de l'outil Trajectoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
+              <w:t xml:space="preserve">, Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; AIRDIE; Région Languedoc-Roussillon, 152 p., 2013, 978-273-801-309-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811059v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of activity systems to support households' farming projects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guide d'utilisation de l'outil Cartapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t>
+              <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro ADEAR LR AIRDIE Région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195334v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'utilisation de l'outil Trajectoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chaxel</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of activity systems to support households' farming projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méduline Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 277 p., 2013, 978-94-007-5003-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5003-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195344v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Adaptarse: entre necesidad y proyecto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cloquell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Mosciaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, Ciccus, 351 p., 2013, 978-987-693-040-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation de l'outil Edappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24792,1012 +24850,1012 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méduline Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; AIRDIE; Région Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexibilidad de los sistemas de actividad: un marco de análisis de las propiedades y de los procesos adaptativos de las actividades de los agricultores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des outils pour l’accompagnement : caractéristiques, fonctions, modalités de conception et d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ciccus, 351 p., 2013, 978-987-693-040-6</w:t>
+              <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro ADEAR LR AIRDIE Région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804438v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils pour l’accompagnement : caractéristiques, fonctions, modalités de conception et d’utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La flexibilidad de los sistemas de actividad: un marco de análisis de las propiedades y de los procesos adaptativos de las actividades de los agricultores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t>
+              <w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ciccus, 351 p., 2013, 978-987-693-040-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806306v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes fondamentaux d'une démarche de recherche-action en partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover avec les acteurs du monde rural : La recherche-action en partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-75920-607-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi conduire une recherche-action en partenariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover avec les acteurs du monde rural : La recherche-action en partenariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega diversidad agraria en el Ecuador : Disciplina, conceptos y herramientas metodológicas para el análisis-diagnóstico de micro-regiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosaico agrario: diversidades y antagonismos socio-económicos en el campo ecuatoriano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240, IRD Editions ; SIPAE, Sistema de investigacion sobre la problematica agraria del Ecuador ; IFEA, Institut français d'études andines, 2007, Travaux de l'IFEA, 978-9978-45-810-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A manera de conclusión: del interés de estudiar la megadiversidad agraria del Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosaico agrario: diversidades y antagonismos socio-económicos en el campo ecuatoriano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240, IRD Editions ; SIPAE, Sistema de investigacion sobre la problematica agraria del Ecuador ; IFEA, Institut français d'études andines, 2007, Travaux de l'IFEA, 978-9978-45-810-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La explosión de la floricultura de exportación en la región de Quito : una nueva dinámica agraria periurbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinamicas territoriales : Ecuador, Bolivia, Peru, Venezuela</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD Editions Colegio de Geógrafos del Ecuador Corporación Editora National Pontificia Universidad Católica del Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 158 p., 2001, Estudios de Geografía, 9978-84-284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama histórico de la agricultura en el Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paisajes agrarios del Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l’IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 285 p., 1999, Collection Geografía básica del Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los sistemas de cultivos de las plantaciones de flores en el Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paisajes agrarios del Ecuador</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 285 p., 1999, Collection Geografía básica del Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés paysannes andines de Cangahua en Equateur: une dynamique agricole aujourd'hui sous l'emprise de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 1997, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25807,104 +25865,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25914,218 +25972,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail gratuit en agriculture : trois saynètes pour en débattre [Vidéos]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles agricoles : Une dégradation du débat public à travers les médias (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26135,51 +26193,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free labour in agriculture - Protocol for a Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barisaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26205,100 +26263,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The work of farmers marketing via Short Food Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26310,73 +26368,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots and Transformations of Work in Farms -Protocol for a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26428,51 +26486,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26482,51 +26540,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénibilité du travail agricole : représentations et vécus des porteurs de projet accompagnés par les ADEAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26552,135 +26610,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FACT. 2025, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UMR Innovation au long cours (2000-2025) : trajectoire d'une unité à l’interface de la recherche et de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation. 2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’exécution du projet OTATA - Objectiver et rendre attractive la compréhension du Territoire pour construire des Actions concertées et appropriées vers la Transition Agroécologique et alimentaire. Cas pilote de la vallée du Llech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26693,165 +26751,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Association Val Llech. 2024, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales de la biodiversité : quels imaginaires et quelles pistes d’action ? Le cas de la vallée du Llech dans les Pyrénées-Orientales (Projet OTATA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bréavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Association Val Llech. 2023, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26907,73 +26965,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26982,362 +27040,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2015, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les agriculteurs pluriactifs dans les territoires du Languedoc-Roussillon (Intersama)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du projet &amp;quot;Insertion territoriale des systèmes d'activités des ménages agricoles&amp;quot; (Intersama) dans le cadre du programme &amp;quot;Pour et Sur le Développement Régional&amp;quot; (PSDR3) en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique sur le conseil en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27346,231 +27404,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2009, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des critères de préférences variétales des agriculteurs biologiques du projet IMPACT : vers la définition d'un cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ari Tchougoune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA; UMR Innovation. 2006, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'ombre des fleurs: analyse diagnostic des systèmes agraires passés et actuels de la région Nord-Est de Quito (Équateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Université Paris Ouest Nanterre La Défense, FRA.; France. Institut National Agronomique Paris Grignon (INAPG), FRA. 1996, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27580,337 +27638,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des roses : la floriculture et les dynamiques agraires de la région agropolitaine de Quito (Equateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris Grignon, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (4)</w:t>
+        <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Régional des Difficultés en Agriculture en Languedoc-Roussillon (ORDA-LR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Quatrevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique d'accompagnement Intersama : trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803957v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02814519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc-Roussillon - Intersama (PSDR-3, 2008-2011)</w:t>
               </w:r>
@@ -28061,51 +28057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C56159C"/>
+    <w:nsid w:val="F124B1F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28292,51 +28288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gasselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184926084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8309-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vides-Borrell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Ferguson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porter-Bolland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dangla-Pelissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12571" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azusa Osumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11472/nokei.93.83" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Calo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mckee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgreevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.683544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.11.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00119-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vaca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Barrios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SKD4SW3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen del Castillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque Desmulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81TG9LBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2012.707063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Davy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux Boury Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Kastler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Winterhalter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Boiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787967v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17217.20321" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19522.43208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27858.61126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35408.35846" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22877.87528" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.76646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13935.48805" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Roman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793507v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792781v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792157v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Moreyra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ossard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877526v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mosciaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810313v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2250.5049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748248v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806647v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804565v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805475v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462456v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523450v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783500v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez-Ridaura" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Garc&#237;a Barrios" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819926v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;nard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753485v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2354.1363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931706v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32877.03042" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811730v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25722.13761" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817382v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35618.07367" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815507v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751696v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815075v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757230v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828368v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838706v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811031v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804677v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814544v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823373v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34618.64969" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799709v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708345v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806170v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cloquell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939512v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intersama.fr/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zapatta" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497658v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180893v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180887v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020140v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020925v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180888v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177118v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147203v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177112v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146109v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177111v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147258v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788191v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebuffel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l M. Moumouni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_15" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791613v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021428v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794954v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29660" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792967v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29685" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796832v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c007" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811059v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baratier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersama.fr/doc/guide-3-outils-intersama.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195334v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803768v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195345v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804438v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806306v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819869v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cepeda" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gondard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820973v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829633v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.documentation.ird.fr/hor/fdi:010026093" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021425v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-08/010022373.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021424v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Struve" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303980v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/pubpfr_vil.htm" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793455v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413885v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306344v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617054v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617172v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803431v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805703v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290685v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144629v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ari Tchougoune" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840604v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842530v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805012v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Quatrevaux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803957v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814519v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817760v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gasselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184926084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8309-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vides-Borrell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porter-Bolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dangla-Pelissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azusa Osumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11472/nokei.93.83" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Calo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mckee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgreevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.683544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.11.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00119-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vaca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Barrios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SKD4SW3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen del Castillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque Desmulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81TG9LBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2012.707063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Davy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux Boury Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Kastler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Winterhalter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Boiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787967v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17217.20321" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19522.43208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27858.61126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35408.35846" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22877.87528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.76646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13935.48805" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Roman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797816v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795295v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ossard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Moreyra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877526v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mosciaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2250.5049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806647v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804565v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805475v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783500v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez-Ridaura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Garc&#237;a Barrios" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756045v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462425v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824102v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;nard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753485v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2354.1363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32877.03042" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811730v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25722.13761" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817382v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35618.07367" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815075v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828368v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838155v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838706v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077388v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811031v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804677v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814544v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823373v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34618.64969" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798018v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020095v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146102v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806170v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cloquell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939512v3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intersama.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833506v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zapatta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497658v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180893v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180887v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180888v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020925v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147203v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177118v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146109v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147258v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177111v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788191v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebuffel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l M. Moumouni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021431v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791613v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021428v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_14" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794954v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29660" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792967v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29685" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796832v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c007" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811059v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baratier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersama.fr/doc/guide-3-outils-intersama.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195334v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803768v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195345v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806306v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804438v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819869v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cepeda" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gondard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820973v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829633v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.documentation.ird.fr/hor/fdi:010026093" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021425v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-08/010022373.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021424v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Struve" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303980v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/pubpfr_vil.htm" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793455v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413885v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306344v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617172v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805703v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144629v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ari Tchougoune" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840604v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805012v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Quatrevaux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803957v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817760v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>