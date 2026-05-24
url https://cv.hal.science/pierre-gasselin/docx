--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1,28002 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...27951 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Gasselin, </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2864-5145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184926084</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QFB3J7EAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8309-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers in short food supply chains: systematic literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0314175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0314175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole et transition agroécologique : quelles interactions, quels impacts et quelles conséquences pour l'agronomie et les agronomes ? [éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatske Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The framings of the coexistence of agrifood models: a computational analysis of French media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-023-10531-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural intensification increases farmers' income but reduces food self‐sufficiency and bee diversity: evidence from southeast Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vides-Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce G. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porter-Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Dangla-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agrarian Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.e12571. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joac.12571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to conduct a scoping review of literature in the humanities and social sciences? Application to free labour in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162 (1), pp.212-242. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063241236069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as a new frame of reference for French agricultural policy? Insights from a lexicometric analysis of policy documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (3), pp.386-414. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2419953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intensive and collective style of farm work that enables the agroecological transition: A case study of six French farm machinery cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2022.862779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots and transformations of work in farm: a systematic review of the literature and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">持続的発展をめざす集団行動はどのように生まれるか. ―フランス・ピレネーのイェック谷のプロジェクトを事例に―</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azusa Osumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (1), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11472/nokei.93.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur ajoutée des « Organismes nationaux à vocation agricole et rurale » (Onvar) au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bossuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.18921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving food system resilience requires challenging dominant land property regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Calo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mcgreevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.683544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in agriculture: three frameworks highlighting coexistence between a new agroecological configuration and an old, organic and conventional configuration of vegetable production in Wallonia (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2019.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coexistence of agricultural and food models at the territorial scale: an analytical framework for a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2-3), pp.339-361. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do our research friends say about the coexistence and confrontation of agricultural and food models? Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2-3), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00130-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP VERT - Comprendre, vivre et accompagner la transition agroécologique en collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Pignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/a81s0q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), 10 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2019004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycultures, pastures and monocultures: effects of land use intensity on wild bee diversity in tropical landscapes of southeastern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vides-Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Porter-Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce G. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.269-280. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of French Family Farming: from Diversity Study to Coexistence Analysis of Agricultural Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Resource Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, March 2019, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janneke Bruil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Maria Costa Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing autonomy with the machinery cooperative: experiences of French dairy farmers in an era of liberalization and agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 364, pp.73-89. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarchy of an indigenous agroecosystem in the globalized market: The quinoa production in the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chevarría-Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Del Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.195-204. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02381086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long-term strategies of vulnerable small-scale farmers dealing with markets' uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le renouvellement des modalités de coopération de proximité entre agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Pignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Vaquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462267509242779E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des outils pour l'accompagnement individuel à la création d'activités en agriculture : quelles caractéristiques et fonctions attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay que valorar mejor las ventajas de la agricultura familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Jornada del campo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El presunto desastre ambiental y social de la quinua real: desarmar los clichés para reforzar la ética</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bertero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen del Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'INKAZOS Virtual, revista boliviana de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quadrature des agricultures familiales : instruire et dépasser les controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Acloque Desmulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Agricultures familiales : trajectoires, modernités et controverses (II), 2015/1 (221), pp.129-146. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.221.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures familiales : la roue tourne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Acloque Desmulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rouillé d'Orfeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agricultures familiales : trajectoires, modernité et controverses, 220, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.220.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits alimentaires de proximité dans les Andes : vers une reconnaissance de l’agriculture familiale et paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement, politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers - Agropolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexibility framework to understand the adaptation of small coffee and honey producers facing market shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179 (4), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geoj.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges in agricultural advisory services from a research perspective: a literature review, synthesis and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.461-492. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2012.707063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture entrepreneuriale et destruction du travail dans la Pampa argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190, pp.177-192. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.9731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sustainability of Quinoa Production in Southern Bolivia: from Misrepresentations to questionable solutions. Comments on S.Jacobsen (2011, J. Agron. Crop Sci.36197:390‐399)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Bertero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198 (4), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-037X.2012.00506.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02381033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'une politique publique pour une région arrière du développement : le cas de la pluri-activité en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue bibliographique sur les recherches menées dans le monde sur le conseil en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.327-342. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations équitables : faire une fleur aux petits paysans équatoriens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habbanae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation en partenariat de blé dur biologique dans la zone Grand Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux Boury Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse commune de l'INRA et de la Confédération Paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui Kastler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation du travail des éleveuses et éleveurs en circuits alimentaires de proximité : perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Groupe Zootechnie du département ACT-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Zootechnie du département ACT-INRAE, Jan 2026, En ligne (Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penosidade do trabalho e qualidade de vida: proteger as instalaçoes na agricultura camponesa (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Winterhalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma so saude em perspectiva: conexoes globais e caminhos no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringa, Nov 2025, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet, concepts, outils et méthode de l’agronomie, de la zootechnie et de la géographie : qu’est-ce qui est nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA); Commission de Géographie Rurale (CGR-CNFG); Association française de zootechnie; Cermosem (Université Grenoble Alpes); EPLEFPA Olivier de Serres; INRAE, Jun 2025, Mirabel, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15615240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing territorial resources to support agroecological transitions: which levers to adapt to climate change in livestock systems in South of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnaud de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail gratuit dans l'installation agricole : diversité au prisme des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées Internationales de Sociologie du Travail (JIST 2024) - Organiser, désorganiser, réorganiser le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville; Laboratoire Printemps; Graduate School Sociologie et Science Politique, Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Transitions: Exploring the Diversity of New Forms of Agricultural Work in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail gratuit dans l'installation agricole : quel rôle des politiques publiques et des dispositifs d'accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées Internationales de Sociologie du Travail (JIST 2024) - Organiser, désorganiser, réorganiser le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville; Laboratoire Printemps; Graduate School Sociologie et Science Politique, Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre diverses exploitations agricoles : un levier pour les collectivités territoriales dans le Morbihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agriculteurs en circuit court : une revue systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et temporalité du travail gratuit dans l'installation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Inter-Unités "Travail en Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Unités (RIU) "Travail en Agriculture" du Département ACT, INRAE, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up in short food supply chains: what work organizations for livestock farmers who do not come from the agricultural world ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. European Society for Rural Sociology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages d'IDEA4 dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du travail : quels apports actuels et possibles dans l'étude du travail des agriculteurs en circuits courts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des géographes du département ACT INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des géographes du département ACT INRAE, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'installer en circuits courts : quelles difficultés sur le plan du travail pour les éleveurs &amp;quot;NIMA&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Inter-Unités "Travail en Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-Unités "Travail en Agriculture", Nov 2023, Montpellier, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie du travail agricole : un front de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Géographie du travail agricole", groupe des géographes du département ACT-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2023, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32999.42404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail gratuit en agriculture au prisme de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Géographie du travail agricole", groupe des géographes du département ACT-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Département ACT, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment conduire une Scoping Review de la littérature en Sciences Humaines et Sociales ? Application au travail gratuit en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; Cirad, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une diversité gouvernée des modèles agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy - Manger ensemble pour refaire le monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick Caron; Bernard Hubert; Bruno Rebelle; Victoria Sachsé, Aug 2022, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot de traite : une nouvelle division spatiale du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etude du Travail de Lyon, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing diversity within French farm machinery cooperatives: member heterogeneity and cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperatives in transition facing crisis - ICA CCR Europe Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Alliance - Committee on Cooperative Research, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots and Transformations of Work on Farms: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/2dwm-x990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et accompagnement à la transition agroécologique en agriculture. Quels rôles possibles pour un outil comme IDEA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole technique IDEA-Run</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Pierre, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et spatialité de la France laitière par le prisme des entreprises du robot de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs et des machines. Un développement singulier des Cuma en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD; VetAgro Sup; Université Clermont Auvergne; UMR Territoires, Apr 2021, Online, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD; SFER, Dec 2021, Castanet-Tolosan, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition agroécologique d'AOP laitières : l'impossible désintensification animale et fourragère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Castanet-Tolosan, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité vécue dans les Cuma : comment coopérer dans la différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de recherche en sciences sociales (JRSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Online, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire. Concept et conditions d'une mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougaredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation - Collectif AgriCités, Jun 2020, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32890.62402/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobernanza territorial de la coexistencia de los modelos agropecuarios y alimentarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexto Foro Regional "Los desafíos de la gestión territorial rural"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTA; Universidad Nacional de Cuyo; CCT Conicet, Nov 2020, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El potencial económico de la agroecología en Europa. Presentación del artículo: van der Ploeg J. D. et al. 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programa de capacitación en servicio de la Facultad de Ciencias Agrarias y Forestales (Departamento de Desarrollo Rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de la Plata (UNLP). La Plata, ARG., Nov 2019, La Plata, Argentina. pp.16 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La alimentación en juego en la producción agropecuaria y los territorios: coexistencias y controversias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Internacional "Alimentación, tipos de agricultura y relación productor-consumidor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Tecnología Agropecuaria (INTA). Buenos Aires, ARG., Nov 2019, Buenos Aires, Argentina. pp.35 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procesos de transición agroecológica y cooperación en la agricultura francesa, diferencias y analogías con la situación argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Jornadas interdisciplinarias de estudios agrarios y agroindustriales Argentinos y latinoamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, Nov 2019, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontations des modèles agricoles : quelles incidences pour les Cuma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission "Vie fédérative et syndicale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Coopératives d'Utilisation de Matériel Agricole (FNCUMA). Paris, FRA., Oct 2019, Paris, France. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du collectif dans la certification territoriale : le projet Val Llech (Conflent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azusa Osumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgriCités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Nov 2019, Montpellier, France. pp.32 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agroécologie silencieuse : ombres et lumières dans le champ professionnel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire recherche sur la coexistence de modèles : diversité des regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires" : Coexistence et confrontation de modèles d’élevage dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Systèmes d'Elevage Méditerranéens et Tropicaux (0868)., Jun 2018, Montpellier, France. pp.20 vues, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17752.96009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul (UFRGS). Porto Alegre, BRA., Sep 2018, Porto Alegre, Brazil. pp.31 vues, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence des formes d’agriculture sur les territoires : quelle gestion des ressources naturelles, techniques, cognitives et socioéconomiques pour la transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Innovation et transition agroécologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2018, Montpellier, France. pp.22 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of agricultural models: a new paradigm of territorial development? Lessons from the Format project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Territories 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2018, Montpellier, France. pp.23 vues, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17217.20321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' compromises to develop autonomy through agroecological practices: revealing the lock-ins of the agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFHVS/ASFS Conference 2018 - The Agroecological Prospect: The Politics of Integrating Values, Food and Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wisconsin. Madison, USA., Jun 2018, Madinson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard del 'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une recherche sur la coexistence de modèles agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture du projet Format "Coexistence des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.17 vues, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19522.43208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de développement, coexistence et confrontation des modèles agricoles et alimentaires : vers un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté des bioingénieurs et du "Earth and Life Institute"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-La-Neuve, BEL., Oct 2017, Louvain-La-Neuve, Belgique. pp.27 vues, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27858.61126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to analyze the activity system in family farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on Study of Family-run Farming "Comparative Analysis on Agricultural Holdings/Family Farming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Mar 2017, Kyoto, Japan. pp.24 vues, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35408.35846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand témoin lors du débat &amp;quot;Agriculteurs : oser réinventer les cuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université aux Champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Coopératives d'Utilisation de Matériel Agricole (FNCUMA). FRA., Aug 2017, Lisieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les territoires au prisme de la coexistence des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture du projet Format "Coexistence des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.16 vues, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22877.87528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production et d’alimentation durables doivent-ils changer d’échelle ? Pas de débat si l’on ne s’entend pas sur les termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des Civam 2017 "Cohabitation des modèles de production agricole : de la place pour tous.. vraiment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Initiatives pour Valoriser l'Agriculture et le Milieu Rural (CIVAM). FRA., Nov 2017, Logonna-Daoulas, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework of the coexistence and confrontation of agricultural models: introduction to the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Study of Family-run Farming "Theoretical Framework for Comparative Analysis on Family Farming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Mar 2016, Kyoto, Japan. pp.24 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de développement et coexistence des modèles agricoles et alimentaires. Propos introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'animation transversale de l'UMR Métafort-Ceramac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Nov 2016, Lempdes, France. pp.25 vues, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12257.76646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2016, Montpellier, France. pp.30 vues, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21619.58400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau cadre conceptuel d’évaluation de la durabilité en agriculture basé sur les propriétés et les objectifs de la durabilité. La méthode IDEA - version 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Erytage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marco analítico de la coexistencia y confrontación de modelos agrícolas. Introducción al caso francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Departamento de Desarrollo Rural de la Facultad de Ciencias Agrarias y Forestales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de la Plata (UNLP). La Plata, ARG., Jul 2016, La Plata, Argentina. pp.25 vues, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13935.48805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système alimentaire territorialisé Kayambi (Equateur) : Nestlé, malbouffe et paysannat dans la capitale mondiale des roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FORMAT du métaprogramme INRA-CIRAD GloFoodS "Combinaison des formes d’agricultures et des systèmes alimentaires à différentes échelles territoriales : coexistence, confrontation ou hybridation des modèles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. pp.34 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity system and its uses to support the smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership Meeting in the Lari Sub County (County Kiambu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). KEN., Dec 2015, Kimende, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family farms in France: between changes and permanency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Study of Family-run Farming: Varied Forms, Roles and Conditions for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). Kyoto, JPN., Mar 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de développement et coexistence des modèles agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'UMR Innovation et développement dans l'agriculture et l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Sep 2015, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Pignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Vaquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (in)sostenibilidad de la quinua en el altiplano andino: ¿mito o realidad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen del Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jujuy, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Des campagnes entre exil et exode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Controverses Européennes de Marciac - "Pour des territoires vivants.. Faut que ça déménage !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission d'Animation des Agrobiosciences (MAA). Castanet Tolosan, FRA., Jul 2014, Marciac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation agricole familiale en France : renouveau des enjeux et des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du Salon International de l'Agriculture 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Feb 2014, Paris, France. pp.8 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et adaptations des petits maraîchers dans les territoires périurbains de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Moreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les petites paysanneries dans un contexte mondial incertain”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Petites Paysanneries (GPP). Nanterre, FRA., Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus des enjeux de recherche sur et pour les agricultures familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2014 : Séminaire international sur l'Agriculture Familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical regularities of agrarian confrontation on the outskirts of Quito (Ecuadorian Andes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures de firme : identification, caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT). Toulouse, FRA., Dec 2014, Toulouse, France. pp.19 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition par le Conseil Economique Social et Environnemental dans le cadre de la saisine gouvernementale sur l'Agriculture Familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisine gouvernementale sur l'Agriculture Familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique, social et Environnemental (CESE). Paris, FRA., Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriactivité au quotidien, des innovations discrètes pour de nouveaux rapports au travail, au marché et au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fiorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de géographie rurale - Les campagnes : espaces d'innovation dans un monde urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). Nantes, FRA., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilidad de los sistemas productivos pampeanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mosciaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminairio final del proyecto INTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el altiplano sud de Bolivia: reflexiones desde un modelo integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Allan Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating and creating proximities and social capitals in urban food systems: an Ecuadorian case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. AESOP Conference on Sustainable Food Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; United Nations Educational Scientific and Cultural Organization (UNESCO). Montpellier, INT., Oct 2013, Montpellier, France. 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Régional des Difficultés en Agriculture en Languedoc-Roussillon (ORDA-LR) : encore un observatoire ?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation publique de l’Observatoire Régional des Difficultés en Agriculture en Languedoc-Roussillon (ORDA-LR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance foncière et dynamiques territoriales, dans une perspective de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GloFoodS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Serris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity system. A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). Europe Group, Vienna, AUT., Jul 2012, Aarhus, Denmark. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartapp, ou la carte comme boussole : la représentation du territoire dans l’accompagnement des créateurs d’activité des zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Jun 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles plus-values du groupe sur la performance des exploitations ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Comment articuler l'exploitation agricole à une coopération agricole de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentaciones agricolas y rurales en la Pampa argentina : en el confín del territorio ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas de Estudios Agrarios y Ambientales: miradas desde la investigación en Ecuador, Costa Rica y Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cuenca. Facultad de Ciencias Agropecuarias, Cuenca, ECU., May 2012, Cuenca, Ecuador. pp.28 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle plus-value du groupe sur la performance des exploitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bureau de Gaec &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.9 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'activité : nouveau regard sur l'exploitation et le collectif de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Comment articuler l’exploitation agricole à une coopération agricole de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale des Coopératives d'Utilisation de Matériel Agricole (FNCUMA). Paris, FRA., Jun 2012, Paris, France. pp.15 vues, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2250.5049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amender les &amp;quot;sustainable rural livelihoods&amp;quot; est-il pertinent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis d'ART-Dev. "Des ménages aux territoires : concepts et méthodologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). UMR 5281 ART-Dev Acteurs, ressources et territoires dans le développement, Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Centre National de la Recherche Scientifique (CNRS)., Jul 2012, Montpellier, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de Recherche-Formation-Action pour et sur le développement agricole et territorial. Nouvelles pratiques de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR - Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Jun 2012, Clermont-Ferrand, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire tournée vers l'action : co-construction d'un outil d'accompagnement à la création d'activité en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moity Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar y defender el devenir de las agriculturas campesinas: cambiar de mirada y nuevas alianzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada sobre "Soberanía alimentaria, ambiente y salud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sistema de Investigación de la Problematica Agraria del Ecuador (SIPAE). ECU., May 2012, Quito, Ecuador. pp.21 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'accompagnement à la création d'activité en milieu rural issus du projet Intersama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final PSDR Languedoc-Roussillon: "Agricultures, Environnement et Territoires : innover pour le développement régional en Languedoc-Roussillon"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional Languedoc-Roussillon. Montpellier, FRA., Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour l’accompagnement à la création d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée information – formation du Réseau Pluriactivité Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Pluriactivité Languedoc-Roussillon. FRA., Feb 2011, Montpellier, France. pp.26 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et synthèse de la conférence-débat &amp;quot;Soutenir et développer la ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle des partenaires de l'Association Interdépartementale et Régionale pour le Développement de l'Insertion par l'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Interdépendantale et Régionale pour le Développement de l'Insertion par l'Economique (AIRDIE). Montpellier, FRA., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala : concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago López-Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís García Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Agir en situation d'incertitude "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France. pp.www.­agir-­incertitude2010.­fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migración como elemento clave de los sistemas de actividades campesinos para enfrentar incertidumbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso mundial de la quinua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Conseil en agriculture : acteurs, marchés et mutations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et conclusion du forum &amp;quot;Circuits courts et installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional sur les circuits courts en Languedoc Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Développement de l'Emploi Agricole et Rural du Languedoc Roussillon (ADEAR LR). Lattes, FRA., Dec 2010, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la gestion technique des producteurs de café et de miel face aux variations de prix au Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d'incertitude. Quelles constructions individuelles et collectives des régimes de protection et d'adaptation en agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité des systèmes d'activités des ménages agricoles pour accompagner les projets d'installation en agriculture. La méthode EDAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médulline Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des recherches sur le conseil en agriculture à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergences et paradoxes dans la nébuleuse du conseil et de l'accompagnement de la pluriactivité en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moity Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rainsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER Conseil en agriculture : acteurs, marchés et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité revisitée : innovation et crise des agricultures de l'altiplano bolivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Puschiasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Métais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptación de la gestión técnica en café y miel frente a variaciones de precios en Guatemala: un marco teórico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.Congreso Latinoamericano y Caribeño de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ciudad de México, México. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des projets pluriactifs dans les pratiques d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs du programme PSDR "Pour et Sur le Développement Régional": Chemins de recherches partenariales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Carcans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of activity systems to support agricultural households’ projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méduline Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la durabilité des systèmes d'activités des ménages agricoles pour accompagner les projets d'installation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méduline Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Allan M. A. Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congreso mundial de la quinoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilidad de los sistemas de actividades familiares en contextos inciertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario La calificación de las capacidades de adaptación de los sistemas en contextos adversos : flexibilidad y resiliencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Tecnología Agropecuaria (INTA). Agriterris, Buenos-Aires, ARG., Mar 2009, Buenos Aires, Argentina. pp.29 vues, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2354.1363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et reconnaissance des petites fermes, séminaire INRA - Confédération Paysanne des 22 et 23 janvier 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité des systèmes d’activités en contextes incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire du projet Intersama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Laroque de Fa, France. pp.27 vues, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32877.03042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conocimientos y reconocimiento de las pequeñas fincas en Francia: diálogo entre el INRA y la Confederación Campesina y problemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia en el Instituto argentino de la Pequeña Agricultura Familiar (IPAF) de la Región Pampeanar (IPAF) de la Región Pampeana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Tecnología Agropecuaria (INTA). ARG.; Instituto argentino de la Pequeña Agricultura Familiar (IPAF). ARG., Mar 2009, La Plata, Argentina. pp.24 vues, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25722.13761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc Roussillon, France. Intersama : un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bachevillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il important d'assurer le renouvellement des paysans ? Éléments pour un argumentaire en faveur des agricultures paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du Comité National de la Confédération Paysanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confédération Paysanne. Bagnolet, FRA., Jan 2008, Bagnolet, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35618.07367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce équitable et son impact sur le développement des paysanneries du Sud. Éléments pour un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Quinzaine du Commerce Equitable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artisans du Monde. FRA., May 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Equateur : entre diversités et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Entretiens du Pradel : Agronomes et diversité des agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Sep 2006, Mirabel, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement d'échelle : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de printemps 2006 d'Agronomes et Vétérinaires Sans Frontières "Coopérer en appui aux agricultures paysannes du Sud : les enjeux du changement d'échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agronomes et Vétérinaires Sans Frontières (AVSF). FRA., Jun 2006, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Bureau de Max Havelaar France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Havelaar France. FRA., Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations historiques des agricultures autour de Quito en Équateur : entre diversités et permanences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens du Pradel, 4e édition, "Agronomes et diversité des agricultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des producteurs de blé dur aux consommateurs de pâtes : rôle dans un programme de sélection participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECO-PB Workshop on Participatory Plant Breeding: Relevance for Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Camon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des fleurs, la survie d'un paysannat prolétaire en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysanneries du monde et leurs territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Agronomique Paris Grignon (INAPG). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La floriculture et les dynamiques agraires de la région agropolitaine de Quito (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Mondial de la Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La explosión de la floricultura de exportación en la región de Quito : una nueva dinámica agraria periurbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congreso Internacional de Americanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office de la Recherche Scientifique et Technique Outre Mer (ORSTOM). FRA.; Pontificia Universidad Católica del Ecuador. Quito, ECU., Jul 1997, Quito, Ecuador. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés paysannes andines de Cangahua en Equateur : une dynamique agricole aujourd'hui sous l'emprise de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques de la Société d'Ecologie Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ecologie Humaine (SEH). FRA., Jun 1996, Orléans, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser les approches de l'organisation du travail des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mirabel, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circuits alimentaires de proximité : aubaine ou double peine pour l'organisation du travail des éleveurs et éleveuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode IDEA version 4 (Indicateurs de Durabilité des Exploitations Agricoles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Enseigner et Apprendre l'Agroécologie et référencement des outils pédagogiques sur agreen U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse-Auzeville, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERSAMA, l'insertion territoriale des systèmes d'activités des ménages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium final PSDR "Les chemins du développement territorial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the technical management of coffee and honey bee productions to cope with market shocks in Guatemala : concepts and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vandame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience, innovation and sustainability : navigating the complexities of global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tempe, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERSAMA, l'insertion territoriale des systèmes d'activités des ménages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs du programme PSDR "Pour et Sur le Développement Régional"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Carcans, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organic durum wheat producers to consumers: complementarity of roles in participatory plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECO-PB European Conference "Sélection Participative : enjeux pour l'Agriculture Biologique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Camon, France. 2006, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34618.64969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coexistence and confrontation of agricultural and food models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">101 (2-3), 2020, Review of Agricultural, Food and Environmental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures familiales : trajectoires, modernité et controverses (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Acloque Desmulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rouillé d'Orfeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 221, 217 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures familiales : trajectoires, modernité et controverses (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Acloque Desmulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rouillé d'Orfeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 240 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles variétés et semences pour des agricultures paysannes durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 186 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 334 p., 2026, 978-2-7592-4211-5. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4212-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri; Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 348 p., 2023, 978-94-024-2177-4. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 395 p., 2021, Nature et société, 978-2-7592-3242-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Family Farming Around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 2018, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser-Bedoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences INRA Institut National de la Recherche Agronomique, 382 p., 2014, PROfil, 978-2-7598-1192-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hocde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA LM Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cloquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mosciaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciccus, 351 p., 2013, 978-987-693-040-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fiorelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; Office regional de la culture du Languedoc-Roussillon; AIRDIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover avec les acteurs du monde rural : la recherche-action en partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Triomphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hocde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Faure; P. Gasselin; B. Triomphe. Editions Quae CTA Les Presses Agronomiques de Gembloux, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0 978-92-9081-428-3 978-2-87016-095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El riego en el Ecuador: problemática, debate y políticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Zapatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camaren Central Ecuatoriana de Servicios Agrícolas, 68 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Travailler autrement en agriculture : formes émergentes et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-332, 2026, 978-2-7592-4211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Différenciations contemporaines du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2026, 978-2-7592-4211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place des circuits alimentaires de proximité. Quels défis pour le travail des éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-264, 2026, 978-2-7592-4211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail gratuit et installation des acteurs non issus du milieu agricole. Réalités invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-241, 2026, 978-2-7592-4211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-145, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IRD Editions, pp.142-145, 2024, 978-2-7099-3039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting in farm machinery cooperatives: cooperation between heterogeneous farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models: a new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-90, 2023, 978-94-024-2177-4. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of the territorial governance of coexisting models. Introduction to part V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-250, 2023, 978-94-024-2177-4. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General introduction. Questions, issues and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, XIX-XXXII p. (15 p.), 2023, 978-94-024-2177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation: driver and outcome of the coexistence of and confrontation between agricultural and food models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models: a new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-65, 2023, 978-94-024-2177-4. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the coexistence and confrontation of agricultural and food models in a territory: Paradigm, postures, methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-315, 2023, 978-94-024-2177-4. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive and territorial specialisation: A hindrance or a resource? Introduction to Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models. A new paradigm of territorial development?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Ed. Quae, pp.3-12, 2023, 978-94-024-2177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexister en Cuma : la coopération entre agriculteurs hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la coexistence et la confrontation des modèles agricoles et alimentaires dans les territoires : paradigme, postures, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la partie V. Ambivalences des modèles et défi de la gouvernance territoriale de la coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.307-313, 2021, Nature et société, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la partie I. La spécialisation productive et territoriale : facteur de blocage ou de ressource ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.33-44, 2021, Nature et société, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : questions, enjeux et cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Questions, enjeux et cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin Pierre (ed.); Lardon Sylvie (ed.); Cerdan Claire (ed.); Loudiyi Salma (ed.); Sautier Denis (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires. Un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.13-30, 2021, Nature et société, 978-2-7592-3242-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation : ferment et fruit de la coexistence et de la confrontation des modèles agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gasselin, Pierre; Lardon, Sylvie; Cerdan, Claire; Loudiyi, Salma; Sautier, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coexistence et confrontation des modèles agricoles et alimentaires : un nouveau paradigme du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, Nature et société, 978-2-7592-3242-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agroécologie silencieuse au sein de l'agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Pignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosc, Christel; Arrignon, Mehdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transitions agroécologiques en France : enjeux, conditions et modalités du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.147-160, 2020, 978-2-84516-640-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advice to farms to facilitate innovation: between supervision and support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Toillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl M. Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-9, 2018, 978-94-024-1617-6. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of activities between strategies of survival and accumulation : introduction (part IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-180, 2018, 978-94-024-1617-6. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil aux exploitations agricoles pour faciliter l'innovation : entre encadrement et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Toillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rebuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl M. Moumouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family-run farm enterprises, territories and policies in Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2018, 978-94-024-1617-6. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: methodological and conceptual contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity of family farming around the world: existence, transformations and possible futures of family farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2018, 978-94-024-1617-6. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de recherche-formation-action pour et sur le développement agricole et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats pour le développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2015, Update Sciences and Technologies, 978-2-7592-2007-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des activités entre les stratégies de survie et d'accumulation : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae CTA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises familiales agricoles, territoires et politiques en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae CTA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae CTA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el Altiplano Sur de Bolivia: un enfoque desde la panarquía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Cruz; Richard Joffre; Thierry Winkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdiUNJU; Universidad Nacional de Jujuy, pp.355-398, 2015, 978-950-721-499-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : apports méthodologiques et conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures familiales : exister, se transformer, devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae CTA, 383 p., 2015, Nature et Société (Versailles), 978-2-7592-2267-4 978-2-7592-2266-7. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Southern Altiplano of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altiplano Sur de Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourliaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chevarria Lazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, XIII-712 p., 2014, 978-92-5-308558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'activité : retour sur un concept pour étudier l'agriculture en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2 978-2-7598-1765-8. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental principles of an action-research partnership approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA LM Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why undertake action research in partnership?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating with rural stakeholders in the developing world: action research in partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTA LM Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2014, 978-94-6022-345-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération agricole de production : quand l'activité agricole se distribue entre exploitation et action collective de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Vaquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture est-elle toujours une affaire de famille?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil Trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moity Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; AIRDIE; Région Languedoc-Roussillon, 152 p., 2013, 978-273-801-309-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil Cartapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro ADEAR LR AIRDIE Région Languedoc-Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of activity systems to support households' farming projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méduline Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 277 p., 2013, 978-94-007-5003-6. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5003-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. Adaptarse: entre necesidad y proyecto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cloquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Mosciaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, Ciccus, 351 p., 2013, 978-987-693-040-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation de l'outil Edappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méduline Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro; ADEAR LR; AIRDIE; Région Languedoc-Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour l’accompagnement : caractéristiques, fonctions, modalités de conception et d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du CIRAD; INRA; Montpellier SupAgro ADEAR LR AIRDIE Région Languedoc-Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2013, 978-273-801-309-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilidad de los sistemas de actividad: un marco de análisis de las propiedades y de los procesos adaptativos de las actividades de los agricultores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptaciones y transformaciones de las agriculturas pampeanas a inicios del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ciccus, 351 p., 2013, 978-987-693-040-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes fondamentaux d'une démarche de recherche-action en partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover avec les acteurs du monde rural : La recherche-action en partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-75920-607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi conduire une recherche-action en partenariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover avec les acteurs du monde rural : La recherche-action en partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2010, Agricultures Tropicales en Poche, 978-2-7592-0607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega diversidad agraria en el Ecuador : Disciplina, conceptos y herramientas metodológicas para el análisis-diagnóstico de micro-regiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaico agrario: diversidades y antagonismos socio-económicos en el campo ecuatoriano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, IRD Editions ; SIPAE, Sistema de investigacion sobre la problematica agraria del Ecuador ; IFEA, Institut français d'études andines, 2007, Travaux de l'IFEA, 978-9978-45-810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A manera de conclusión: del interés de estudiar la megadiversidad agraria del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaico agrario: diversidades y antagonismos socio-económicos en el campo ecuatoriano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, IRD Editions ; SIPAE, Sistema de investigacion sobre la problematica agraria del Ecuador ; IFEA, Institut français d'études andines, 2007, Travaux de l'IFEA, 978-9978-45-810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La explosión de la floricultura de exportación en la región de Quito : una nueva dinámica agraria periurbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinamicas territoriales : Ecuador, Bolivia, Peru, Venezuela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions Colegio de Geógrafos del Ecuador Corporación Editora National Pontificia Universidad Católica del Ecuador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 158 p., 2001, Estudios de Geografía, 9978-84-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama histórico de la agricultura en el Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisajes agrarios del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l’IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 285 p., 1999, Collection Geografía básica del Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los sistemas de cultivos de las plantaciones de flores en el Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Struve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisajes agrarios del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l’IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 285 p., 1999, Collection Geografía básica del Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés paysannes andines de Cangahua en Equateur: une dynamique agricole aujourd'hui sous l'emprise de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes du Sud et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de Bergier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 1997, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agricultures familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail gratuit en agriculture : trois saynètes pour en débattre [Vidéos]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles agricoles : Une dégradation du débat public à travers les médias (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free labour in agriculture - Protocol for a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers marketing via Short Food Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots and Transformations of Work in Farms -Protocol for a Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie au travail dans l'installation agricole : nouveaux travailleurs, travail non rémunéré et exploration de dispositifs de mise en marché. Projet QualiTravIA - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MSA. 2026, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénibilité du travail agricole : représentations et vécus des porteurs de projet accompagnés par les ADEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Winterhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACT. 2025, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UMR Innovation au long cours (2000-2025) : trajectoire d'une unité à l’interface de la recherche et de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Innovation. 2025, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’exécution du projet OTATA - Objectiver et rendre attractive la compréhension du Territoire pour construire des Actions concertées et appropriées vers la Transition Agroécologique et alimentaire. Cas pilote de la vallée du Llech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Association Val Llech. 2024, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la biodiversité : quels imaginaires et quelles pistes d’action ? Le cas de la vallée du Llech dans les Pyrénées-Orientales (Projet OTATA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Bréavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bathfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Association Val Llech. 2023, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les agriculteurs pluriactifs dans les territoires du Languedoc-Roussillon (Intersama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du projet &amp;quot;Insertion territoriale des systèmes d'activités des ménages agricoles&amp;quot; (Intersama) dans le cadre du programme &amp;quot;Pour et Sur le Développement Régional&amp;quot; (PSDR3) en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique sur le conseil en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rebuffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2009, 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des critères de préférences variétales des agriculteurs biologiques du projet IMPACT : vers la définition d'un cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ari Tchougoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; UMR Innovation. 2006, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'ombre des fleurs: analyse diagnostic des systèmes agraires passés et actuels de la région Nord-Est de Quito (Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] France. Université Paris Ouest Nanterre La Défense, FRA.; France. Institut National Agronomique Paris Grignon (INAPG), FRA. 1996, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des roses : la floriculture et les dynamiques agraires de la région agropolitaine de Quito (Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Agronomique Paris Grignon, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Régional des Difficultés en Agriculture en Languedoc-Roussillon (ORDA-LR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Quatrevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique d'accompagnement Intersama : trois outils pour l’accompagnement à la création et au développement d’activités : Trajectoire, Cartapp et Edappa. Application à l’installation en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion territoriale des systèmes d'activités des ménages agricoles en Languedoc-Roussillon - Intersama (PSDR-3, 2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Ollagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -28057,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F124B1F5"/>
+    <w:nsid w:val="EDDED1A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28288,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gasselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184926084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8309-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vides-Borrell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porter-Bolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dangla-Pelissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azusa Osumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11472/nokei.93.83" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Calo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mckee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgreevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.683544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.11.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00119-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vaca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Barrios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SKD4SW3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen del Castillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque Desmulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0129" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81TG9LBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2012.707063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Davy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux Boury Esnault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Kastler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Winterhalter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Boiron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787967v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17217.20321" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19522.43208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27858.61126" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863642v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35408.35846" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22877.87528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.76646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13935.48805" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Roman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797816v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795295v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ossard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Moreyra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877526v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mosciaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747209v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2250.5049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806647v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804565v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805475v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783500v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez-Ridaura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Garc&#237;a Barrios" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756045v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462425v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824102v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;nard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753485v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2354.1363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32877.03042" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811730v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25722.13761" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817382v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35618.07367" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815075v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828368v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838155v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838706v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077388v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811031v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804677v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814544v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823373v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34618.64969" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798018v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020095v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146102v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806170v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cloquell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939512v3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intersama.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833506v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zapatta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497658v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180893v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180887v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180888v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020925v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147203v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177118v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146109v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147258v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177111v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788191v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebuffel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l M. Moumouni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021431v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791613v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021428v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_14" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794954v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29660" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792967v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29685" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796832v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c007" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811059v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baratier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersama.fr/doc/guide-3-outils-intersama.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195334v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803768v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195345v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806306v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804438v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819869v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cepeda" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gondard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820973v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829633v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.documentation.ird.fr/hor/fdi:010026093" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021425v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-08/010022373.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021424v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Struve" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303980v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/pubpfr_vil.htm" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793455v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413885v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306344v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617054v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617172v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803431v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805703v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290685v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144629v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ari Tchougoune" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840604v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805012v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Quatrevaux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803957v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817760v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gasselin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-5145" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184926084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QFB3J7EAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8309-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vides-Borrell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Ferguson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Porter-Bolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dangla-Pelissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azusa Osumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11472/nokei.93.83" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossuat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Calo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mckee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgreevy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.683544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2019.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00119-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vaca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Barrios" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SKD4SW3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen del Castillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126642v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque Desmulier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.221.0129" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4455" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81TG9LBC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2012.707063" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9731" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0510" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Davy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux Boury Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Kastler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502257v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Winterhalter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Boiron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32999.42404" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quentin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32890.62402/1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877527v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17217.20321" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19522.43208" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27858.61126" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35408.35846" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22877.87528" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798236v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.76646" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13935.48805" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Roman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796168v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ossard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Moreyra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877526v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195376v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mosciaro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746689v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802112v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750118v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747209v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748248v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massein" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810313v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802962v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802530v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2250.5049" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806647v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cayre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chaxel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier F&#233;lix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245978v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931704v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783500v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez-Ridaura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Garc&#237;a Barrios" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Blanc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195277v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rainsard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schultz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824102v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824440v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;nard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753353v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2354.1363" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931706v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32877.03042" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25722.13761" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195303v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bachevillier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817382v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35618.07367" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815507v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814752v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751696v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815075v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744732v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836955v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838706v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100683v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077388v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811031v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804677v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814544v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823373v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34618.64969" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798018v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799709v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020095v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146102v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708345v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021427v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402416169" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2268-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799601v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cirad.fr/actualites/toutes-les-actualites/articles/2014/ca-vient-de-sortir/innovating-with-rural-stakeholders-in-the-developing-world" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806170v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cloquell" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939512v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intersama.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823562v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833506v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zapatta" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497668v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180893v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020140v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020925v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_20" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180888v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147203v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177118v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177112v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177111v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147258v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788191v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rebuffel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l M. Moumouni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021430v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021431v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_15" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791613v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021428v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_14" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021429v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_26" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801403v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792967v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29685" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794954v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29660" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797994v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/29465" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800345v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796832v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c007" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798657v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.cta.int/fr/publications/publication/1783/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792582v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195344v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baratier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersama.fr/doc/guide-3-outils-intersama.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195334v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5003-6_5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803768v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195345v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806306v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804438v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822075v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38943.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821867v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1028-innover-avec-les-acteurs-du-monde-rural.html" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819869v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cepeda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gondard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820973v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829633v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.documentation.ird.fr/hor/fdi:010026093" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021425v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-08/010022373.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021424v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Struve" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303980v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/pubpfr_vil.htm" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793455v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314524v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210015v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629634v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413885v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306344v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617054v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617172v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Br&#233;avoine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803431v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805703v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290685v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144629v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ari Tchougoune" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840604v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842530v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805012v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Quatrevaux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803957v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817760v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Ollagnon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>