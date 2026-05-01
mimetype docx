--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -474,212 +474,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Emilio Rojas</w:t>
+                <w:t xml:space="preserve">A la búsqueda de hombres ilustres para encarnar la nación en España, 1808-1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Géal, Sebastián Martínez, Graziano Palamara, Daniel Rojas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una modernidad política iberoamericana. Siglo XIX. Formación, relaciones internacionales y representaciones de la nación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marcial Pons, pp.11-24, 2022, Historia Contemporánea de América, 978-84-1381-479-7</w:t>
+              <w:t xml:space="preserve">, Marcial Pons, pp.155-171, 2022, Historia Contemporánea de América, 978-84-1381-479-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961566v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03961567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Géal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martínez Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pierre Géal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palamara Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Emilio Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Géal, Sebastián Martínez, Graziano Palamara, Daniel Rojas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una modernidad política iberoamericana. Siglo XIX. Formación, relaciones internacionales y representaciones de la nación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marcial Pons, pp.155-171, 2022, Historia Contemporánea de América, 978-84-1381-479-7</w:t>
+              <w:t xml:space="preserve">, Marcial Pons, pp.11-24, 2022, Historia Contemporánea de América, 978-84-1381-479-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961567v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deuils politiques dans l’Espagne du Triennat Libéral (1820-1823)</w:t>
               </w:r>
@@ -2687,303 +2687,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dimension religieuse des hommages aux martyrs de la liberté durant le Triennat Libéral (1820-1823)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Géal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations et usages du martyre politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Marie Delpu, Jun 2021, Madrid (ES), Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la búsqueda de hombres ilustres para encarnar la nación en España, 1808-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacia la modernidad política en Iberoamérica. Formación del Estado, relaciones internacionales y representaciones de la nación, 1808-1848</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Géal; Daniel Rojas; Sebastian Martinez Botero, Nov 2021, Grenoble (Campus), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La dimension religieuse des hommages aux martyrs de la liberté durant le Triennat Libéral (1820-1823)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prehistoria del Prado en el contexto europeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations et usages du martyre politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Marie Delpu, Jun 2021, Madrid (ES), Espagne</w:t>
+              <w:t xml:space="preserve">El Museo del Prado en 1819 y la política borbónica de instituciones culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudios del Museo Nacional del Prado, Jan 2019, Madrid (ES), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Trinidad en el panorama museístico español del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Trinidad. De convento a museo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escuela del Prado, Dec 2019, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04930880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transicion espagnole: un état de la question</w:t>
               </w:r>
@@ -4450,151 +4450,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El Museo y su público: las primeras décadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Géal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El Prado: la cultura y el ocio (1819-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Géal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913478v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04930897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4749,51 +4749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilcea4.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/amapol/presentation-generale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yyz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03951481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamara Graziano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#250;jula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Butron Prida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Afinogu&#233;nova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.9289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilcea4.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/programmes-scientifiques-de-lehehi/axe-i-cites-territoires-citoyennetes/amapol/presentation-generale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yyz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03951481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Emilio Rojas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamara Graziano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Delgado Larios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01501008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocquellet Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-paris3.archives-ouvertes.fr/hal-01501008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.14057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#250;jula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Artola Renedo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Butron Prida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.15216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Afinogu&#233;nova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.13624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.11551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913481v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01584925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.9289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>