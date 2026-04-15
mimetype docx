--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -597,161 +597,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD14 produced by bovine mammary epithelial cells modulates their response to full length LPS</w:t>
+                <w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Védrine</w:t>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+                <w:t xml:space="preserve">Badreddine Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Julia S Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Sergio C Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01329-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631265v1</w:t>
+                <w:t xml:space="preserve">hal-04596372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
               </w:r>
@@ -865,874 +865,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae as a platform for vaccination against bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+                <w:t xml:space="preserve">Célya Danzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Bounab</w:t>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carreras</w:t>
+                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia S Fahel</w:t>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio C Oliveira</w:t>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (26), pp.126385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.126385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596372v1</w:t>
+                <w:t xml:space="preserve">hal-04741220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae as a platform for vaccination against bovine mastitis</w:t>
+                <w:t xml:space="preserve">Soluble CD14 produced by bovine mammary epithelial cells modulates their response to full length LPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célya Danzelle</w:t>
+                <w:t xml:space="preserve">Mégane Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cunha</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (26), pp.126385. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.126385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741220v1</w:t>
+                <w:t xml:space="preserve">hal-04631265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t>
+                <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ivanova</w:t>
+                <w:t xml:space="preserve">Nisha Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Laubier</w:t>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.103826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2023.103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127637v1</w:t>
+                <w:t xml:space="preserve">hal-04002838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
+                <w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part I – the impact of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2023.103826⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2023.2215633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002838v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence B Gilbert</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00899-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171218v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils expressing major histocompatibility complex class II molecules circulate in blood and milk during mastitis and show high microbicidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,90 +2051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and gene expression changes in mouse mammary tissue during successive lactations: part II – the impact of lactation rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.2215620. </w:t>
@@ -2166,403 +2166,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune defenses of the mammary gland epithelium of dairy ruminants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1031785⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887073v1</w:t>
+                <w:t xml:space="preserve">hal-03650997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03650997v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
+                <w:t xml:space="preserve">Immune defenses of the mammary gland epithelium of dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1031785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1031785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687670v1</w:t>
+                <w:t xml:space="preserve">hal-03887073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Whole Blood Assay and Bead-Based Cytokine Profiling Reveal Commonalities and Diversity of the Response to Bacteria and TLR Ligands in Cattle</w:t>
               </w:r>
@@ -2682,64 +2682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Approaches for the Production of Monocyte-Derived Dendritic Cells and Study of Antigen Presentation in Bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,628 +2810,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide core type diversity in the Escherichia coli species in association with phylogeny, virulence gene repertoire and distribution of type VI secretion systems</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Branger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000652⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367242v1</w:t>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Carreras</w:t>
+                <w:t xml:space="preserve">Mécanismes impliqués dans la sélection génomique sur la résistance aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coupé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clothilde Barde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes impliqués dans la sélection génomique sur la résistance aux mammites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Lipopolysaccharide core type diversity in the Escherichia coli species in association with phylogeny, virulence gene repertoire and distribution of type VI secretion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G E Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466236v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils Encompass a Regulatory Subset Suppressing T Cells in Apparently Healthy Cattle and Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invited review: A critical appraisal of mastitis vaccines for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.625244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.10427-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180156v1</w:t>
+                <w:t xml:space="preserve">hal-03293669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: A critical appraisal of mastitis vaccines for dairy cows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutrophils Encompass a Regulatory Subset Suppressing T Cells in Apparently Healthy Cattle and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.10427-48. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.625244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03293669v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielding Effect of Escherichia coli O-Antigen Polysaccharide on J5-Induced Cross-Reactive Antibodies</w:t>
               </w:r>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Repérant-Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,1367 +3528,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptospiral LPS escapes mouse TLR4 internalization and TRIF‑associated antimicrobial responses through O antigen and associated lipoproteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bonhomme</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Santecchia</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Vernel-Pauillac</w:t>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Caroff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (8), pp.e1008639. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949538v1</w:t>
+                <w:t xml:space="preserve">hal-03106273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobactin Deficiency in a Coliform Mastitis Isolate Decreases Its Fitness in a Murine Model: A Preliminary Host–Pathogen Interaction Study</w:t>
+                <w:t xml:space="preserve">Leptospiral LPS escapes mouse TLR4 internalization and TRIF‑associated antimicrobial responses through O antigen and associated lipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Vander Elst</w:t>
+                <w:t xml:space="preserve">Delphine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Breyne</w:t>
+                <w:t xml:space="preserve">Ignacio Santecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
+                <w:t xml:space="preserve">Frédérique Vernel-Pauillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Jane Gibson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David George Emslie Smith</w:t>
+                <w:t xml:space="preserve">Martine Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.576583⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (8), pp.e1008639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107582v1</w:t>
+                <w:t xml:space="preserve">hal-02949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+                <w:t xml:space="preserve">Enterobactin Deficiency in a Coliform Mastitis Isolate Decreases Its Fitness in a Murine Model: A Preliminary Host–Pathogen Interaction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Jane Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David George Emslie Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.576583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970739v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Larroque</w:t>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106273v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Pochet</w:t>
+                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Lequeux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490563v1</w:t>
+                <w:t xml:space="preserve">hal-02623923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.1224-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625031v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, 14 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623923v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postgenomics Characterization of an Essential Genetic Determinant of Mammary Pathogenic Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomodulation of Host Chitinase 3-Like 1 During a Mammary Pathogenic Escherichia coli Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shlomo E Blum</w:t>
+                <w:t xml:space="preserve">Kristel Demeyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Goldstone</w:t>
+                <w:t xml:space="preserve">Chun Geun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P R Connolly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Jack A Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00423-18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626308v1</w:t>
+                <w:t xml:space="preserve">hal-02622143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation of Host Chitinase 3-Like 1 During a Mammary Pathogenic Escherichia coli Infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
+                <w:t xml:space="preserve">Postgenomics Characterization of an Essential Genetic Determinant of Mammary Pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo E Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel Demeyere</w:t>
+                <w:t xml:space="preserve">Robert J Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Geun Lee</w:t>
+                <w:t xml:space="preserve">James P R Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack A Elias</w:t>
+                <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00423-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622143v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
               </w:r>
@@ -4913,64 +4913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.1-24. </w:t>
@@ -5002,425 +5002,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and humoral immune response to recombinant Escherichia coli OmpA in cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Local immunization impacts the response of dairy cows to Escherichia coli mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187369⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03724-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620255v1</w:t>
+                <w:t xml:space="preserve">hal-01608363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli mastitis strains: In vitro phenotypes and severity of infection in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Roussel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maryline Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), 20 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local immunization impacts the response of dairy cows to Escherichia coli mastitis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cellular and humoral immune response to recombinant Escherichia coli OmpA in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), 18 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03724-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608363v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permissiveness of bovine epithelial cells from lung, intestine, placenta and udder for infection with Coxiella burnetii</w:t>
               </w:r>
@@ -5540,90 +5540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A Is an Important Effector of the Immune Response of the Mammary Gland to&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt; Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique des pathogènes majeurs de mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5795,51 +5795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo E Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,671 +6027,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+                <w:t xml:space="preserve">B Seridan Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Seridan</w:t>
+                <w:t xml:space="preserve">P. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">A M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.879 - 886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065122v1</w:t>
+                <w:t xml:space="preserve">hal-05065131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-specific expression of chemokines, TNF-α and S100 proteins in a teat explant model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Blutke</w:t>
+                <w:t xml:space="preserve">Bianca Seridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Wanke</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.322-331. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1753425914539820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631348v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Two Bovine Mastitis-Causing Escherichia coli Strains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Location-specific expression of chemokines, TNF-α and S100 proteins in a teat explant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja S. Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Blutke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Wanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00259-15⟩</w:t>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753425914539820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171499v1</w:t>
+                <w:t xml:space="preserve">hal-02631348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the contribution of IL-17A and IL-17F to the host response during [i]Escherichia coli[/i] mastitis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Sequences of Two Bovine Mastitis-Causing Escherichia coli Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0201-4⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00259-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169024v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Even</w:t>
+                <w:t xml:space="preserve">Investigating the contribution of IL-17A and IL-17F to the host response during [i]Escherichia coli[/i] mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Nicoli</w:t>
+                <w:t xml:space="preserve">Wolfram Petzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.879 - 886. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0201-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065131v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New role for the &amp;lt;em&amp;gt;ibeA&amp;lt;/em&amp;gt; gene in H2O2 stress resistance of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -6794,103 +6794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repertoire of Escherichia coli agonists sensed by innate immunity receptors of the bovine udder and mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43, pp.14. </w:t>
@@ -6922,693 +6922,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extra-intestinal avian pathogenic strain BEN2908 invades avian and human epithelial cells and survives intracellularly</w:t>
+                <w:t xml:space="preserve">First evidence of the presence of genomic islands in Escherichia coli P4, a mammary pathogen frequently used to induce experimental mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
+                <w:t xml:space="preserve">D. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
+                <w:t xml:space="preserve">Emilie Brusseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Dary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 147 (3-4), pp.435-439. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (6), pp.2779-2793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/JDS.2010-3446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654948v1</w:t>
+                <w:t xml:space="preserve">hal-02651321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of the presence of genomic islands in Escherichia coli P4, a mammary pathogen frequently used to induce experimental mastitis</w:t>
+                <w:t xml:space="preserve">The extra-intestinal avian pathogenic strain BEN2908 invades avian and human epithelial cells and survives intracellularly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dufour</w:t>
+                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (6), pp.2779-2793. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (3-4), pp.435-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/JDS.2010-3446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651321v1</w:t>
+                <w:t xml:space="preserve">hal-00654948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEEc2, a new integrative and conjugative element belonging to the pKLC102/PAGI-2 family, identified in Escherichia coli strain BEN374</w:t>
+                <w:t xml:space="preserve">Development of stable reporter system cloning luxCDABE genes into chromosome of &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serotypes using Tn7 transposon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Flechard</w:t>
+                <w:t xml:space="preserve">Kevin Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Ferter</w:t>
+                <w:t xml:space="preserve">Attila Karsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brée</w:t>
+                <w:t xml:space="preserve">Robert W Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00609-10⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129464v1</w:t>
+                <w:t xml:space="preserve">hal-02656944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of stable reporter system cloning luxCDABE genes into chromosome of &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serotypes using Tn7 transposon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rck of Salmonella enterica, subspecies enterica serovar Enteritidis, mediates Zipper-like internalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Karsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Manon Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert W Wills</w:t>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Lawrence</w:t>
+                <w:t xml:space="preserve">Christian Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-197⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.647-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2010.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656944v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rck of Salmonella enterica, subspecies enterica serovar Enteritidis, mediates Zipper-like internalization.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICEEc2, a new integrative and conjugative element belonging to the pKLC102/PAGI-2 family, identified in Escherichia coli strain BEN374</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roy</w:t>
+                <w:t xml:space="preserve">D. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bottreau</w:t>
+                <w:t xml:space="preserve">Nathalie Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
+                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (6), pp.647-64. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (19), pp.5026-5036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cr.2010.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00609-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496285v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenomic comparison of human extraintestinal and avian pathogenic Escherichia coli - Search for factors involved in host specificity or zoonotic potential</w:t>
               </w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7887,51 +7887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of iutA and ibeA in the early stages of infection by extra-intestinal pathogenic E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8278,861 +8278,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selC-associated genomic island of the extraintestinal avian pathogenic Escherichia coli strain BEN2908 is involved in carbohydrate uptake and virulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Common virulence factors and genetic relationships between O18 : K1 : H7 Escherichia coli isolates of human and avian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu-Rong Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.188.3.977-987.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (10), pp.3484-3492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00548-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655684v1</w:t>
+                <w:t xml:space="preserve">hal-02668710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common virulence factors and genetic relationships between O18 : K1 : H7 Escherichia coli isolates of human and avian origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A selC-associated genomic island of the extraintestinal avian pathogenic Escherichia coli strain BEN2908 is involved in carbohydrate uptake and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44 (10), pp.3484-3492. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (3), pp.977-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00548-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.3.977-987.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668710v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de la région génomique xseA-his-S commune à l'espèce Salmonella enterica subsp. Enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IbeA, a virulence factor of avian pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Y.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">L. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 123, pp.34</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151, pp.1179-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676979v1</w:t>
+                <w:t xml:space="preserve">hal-02672391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IbeA, a virulence factor of avian pathogenic Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude fonctionnelle de la région génomique xseA-his-S commune à l'espèce Salmonella enterica subsp. Enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151, pp.1179-1186</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672391v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-dependent conformational change in the TolA protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; involves its N-terminal domain, TolQ, and TolR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and surface localization of intact M protein in Streptococcus pyogenes are dependent on sagA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vianney</w:t>
+                <w:t xml:space="preserve">Kathleen Mcdade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
+                <w:t xml:space="preserve">June R Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 183 (14), pp.4110-4114. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (11), pp.7029-7038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.183.14.4110-4114.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.69.11.7029-7038.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678729v1</w:t>
+                <w:t xml:space="preserve">hal-02683282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and surface localization of intact M protein in Streptococcus pyogenes are dependent on sagA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-dependent conformational change in the TolA protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; involves its N-terminal domain, TolQ, and TolR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indranil Biswas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Marie-Céline Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Mcdade</w:t>
+                <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">June R Scott</w:t>
+                <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 69 (11), pp.7029-7038. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (14), pp.4110-4114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.69.11.7029-7038.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.14.4110-4114.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683282v1</w:t>
+                <w:t xml:space="preserve">hal-02678729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by genetic suppression of &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i TolB residues important for TolB-Pal interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 182 (3), pp.821-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9157,90 +9157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tol proteins of &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i and their involvement in the uptake of biomolecules and outer membrane stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 177 (2), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9268,287 +9268,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis of the &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i K-12 TolA N-terminal region and characterization of its TolQ-interacting domain by genetic suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TolB protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; K-12 interacts with the outer membrane peptidoglycan-associated proteins Pal, Lpp and OmpA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 180 (24), pp.6433-6439. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.184.16.4620-4625.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698207v1</w:t>
+                <w:t xml:space="preserve">hal-02696605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TolB protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; K-12 interacts with the outer membrane peptidoglycan-associated proteins Pal, Lpp and OmpA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutational analysis of the &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i K-12 TolA N-terminal region and characterization of its TolQ-interacting domain by genetic suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (1), pp.359-367. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180 (24), pp.6433-6439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00945.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.184.16.4620-4625.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696605v1</w:t>
+                <w:t xml:space="preserve">hal-02698207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the herbicide atrazine by &amp;lt;em&amp;gt;Rhodococcus&amp;lt;/em&amp;gt; strains</w:t>
               </w:r>
@@ -9668,346 +9668,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918424v1</w:t>
+                <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714203v1</w:t>
+                <w:t xml:space="preserve">hal-04918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10049,103 +10049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de neutrophiles régulateurs chez la souris et le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du Club d'Immunologie et de Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse (FR), France</w:t>
@@ -10187,51 +10187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10424,103 +10424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
@@ -10575,51 +10575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10668,549 +10668,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccination contre les mammites à bactéries coliformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Galactinnov - Glande mammaire, lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupements Techniques Vétérinaires, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181985v1</w:t>
+                <w:t xml:space="preserve">hal-04181926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigène O, modulation de la réponse immunitaire et conséquences pour la lutte contre les mammites à Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupement Op+lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Op+lait, Oct 2022, Drummondville, Canada</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181964v1</w:t>
+                <w:t xml:space="preserve">hal-03938464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonella Baldi</w:t>
+                <w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Glande mammaire lait" / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Op+Lait, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontre Galactinnov - Glande mammaire, lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712580v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre les mammites à bactéries coliformes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antigène O, modulation de la réponse immunitaire et conséquences pour la lutte contre les mammites à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupements Techniques Vétérinaires, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupement Op+lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Op+lait, Oct 2022, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181926v1</w:t>
+                <w:t xml:space="preserve">hal-04181964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonella Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.635</w:t>
+              <w:t xml:space="preserve">"Glande mammaire lait" / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Op+Lait, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938464v1</w:t>
+                <w:t xml:space="preserve">hal-04712580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’antigène O dans la reconnaissance d’Escherichia coli par le système immunitaire innée et adaptatif des bovins</w:t>
               </w:r>
@@ -11248,51 +11248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM-Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes, France</w:t>
@@ -11334,51 +11334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur la résistance aux mammites en races Holstein et Normande : comparaison des réponses génétique et immunitaire entre lignées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,51 +11459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à une sélection divergente sur la résistance aux mammites et la mobilisation corporelle en races Holstein et Normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,51 +11705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bovine/ovine cytokine 15-plex assay for immunoprofiling of the cellular response in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,1023 +11811,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+                <w:t xml:space="preserve">hal-02738203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737168v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD14 differentially regulates the response of mammary epithelial cells to rough- and smooth-form lipopolysaccharides from &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; P4 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Scalzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737786v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">CD14 differentially regulates the response of mammary epithelial cells to rough- and smooth-form lipopolysaccharides from &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; P4 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733987v1</w:t>
+                <w:t xml:space="preserve">hal-02737786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738203v1</w:t>
+                <w:t xml:space="preserve">hal-02733987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les Cellules Epithéliales Mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A divergent genetic selection experiment on mastitis resistance in Holstein and Normand breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">6. IDF mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation International du Lait., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793471v1</w:t>
+                <w:t xml:space="preserve">hal-02801245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immunisation locale réduit la sévérité des mammites provoquées par &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; chez des vaches primipares en début de lactation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance d’&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les Cellules Epithéliales Mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740839v1</w:t>
+                <w:t xml:space="preserve">hal-02793471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A divergent genetic selection experiment on mastitis resistance in Holstein and Normand breeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">L’immunisation locale réduit la sévérité des mammites provoquées par &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; chez des vaches primipares en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation International du Lait., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801245v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires: rôles dans le déclenchement de la réponse de l'hôte lors d'infections mammaires</w:t>
               </w:r>
@@ -12964,77 +12964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting variability within&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt; strains responsible for distinct outcomes of mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13085,90 +13085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the PS Cells, a mammary epithelial cell line for the study of mammary gland immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13210,103 +13210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des réponses immunitaires de la glande mammaire lors de mammites induites par différentes souches d’ &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Ferter-Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p</w:t>
@@ -13335,103 +13335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting variability within &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; strains responsible for distinct outcomes of mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Ferter-Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 p</w:t>
@@ -13460,77 +13460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of interleukins IL-17 and IL-22 in the immune response of mammary epithelial cells to Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13568,51 +13568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mamps d'Escherichia coli reconnus par les cellules épithéliales mammaires in vitro déclenchent également des inflammations de la mamelle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13689,77 +13689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
@@ -13782,260 +13782,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of ibeA results in decreased expression of type 1 fimbriae in the Extra-intestinal Pathogenic Escherichia coli strain BEN2908</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le CIRM-Bactéries Pathogènes : une collection de souches au service de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des thésards - Unité IASP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821924v1</w:t>
+                <w:t xml:space="preserve">hal-02753984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CIRM-Bactéries Pathogènes : une collection de souches au service de la recherche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inactivation of ibeA results in decreased expression of type 1 fimbriae in the Extra-intestinal Pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seillac, France</w:t>
+              <w:t xml:space="preserve">Journée des thésards - Unité IASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753984v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l'expression des fimbriae de type 1 par l'ilot génomique GimA chez une souche d'E coli pathogène extra-intestinale</w:t>
               </w:r>
@@ -14362,51 +14362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14455,521 +14455,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGI-3, un ilot génomique mobile impliqué dans l'assimilation de carbohydrates et dans la virulence d'une souche d'Escherichia coli à pathologie extra-intestinale, Session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
+                <w:t xml:space="preserve">Fonction et mobilité de l'îlot génomique AGI-3 de la souche d'Escherichia coli pathogène extra-intestinal BEN2908</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Plasticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817385v1</w:t>
+                <w:t xml:space="preserve">hal-02815848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction et mobilité de l'îlot génomique AGI-3 de la souche d'Escherichia coli pathogène extra-intestinal BEN2908</w:t>
+                <w:t xml:space="preserve">AGI-3, un ilot génomique mobile impliqué dans l'assimilation de carbohydrates et dans la virulence d'une souche d'Escherichia coli à pathologie extra-intestinale, Session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Plasticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nouzilly, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815848v1</w:t>
+                <w:t xml:space="preserve">hal-02817385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
+              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759935v1</w:t>
+                <w:t xml:space="preserve">hal-02762865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -14987,64 +14983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15112,77 +15108,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15201,450 +15197,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763983v1</w:t>
+                <w:t xml:space="preserve">hal-02759935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal relationships between avian and human extra-intestinal pathogenic Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760028v1</w:t>
+                <w:t xml:space="preserve">hal-02763983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Clonal relationships between avian and human extra-intestinal pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762865v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions génomiques potentiellement liées à la virulence des Escherichia coli pathogènes aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15753,77 +15753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
@@ -15865,64 +15865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional and regulatory bovine neutrophils respond differently to Mycobacterium bovis clinical strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15977,77 +15977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual neutrophil subsets accelerate or brake inflammation in tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Siveira Fahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16096,712 +16096,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164713v1</w:t>
+                <w:t xml:space="preserve">hal-04172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172030v1</w:t>
+                <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHC-II expressing neutrophils circulate in blood and milk during mastitis and show high microbicidal activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutrophil 2022 International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mexico CIty, Mexico. </w:t>
+              <w:t xml:space="preserve">DOHaD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115610v1</w:t>
+                <w:t xml:space="preserve">hal-03769595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells in apparently healthy cattle and mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">MHC-II expressing neutrophils circulate in blood and milk during mastitis and show high microbicidal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cunha</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrophil 2022 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Mexico CIty, Mexico. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104783v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells in apparently healthy cattle and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Neutrophil 2022 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mexico CIty, Mexico. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769595v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-based vaccine vector boosts in vitro bovine T-cell responses against a bacterial antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16850,622 +16850,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726549v1</w:t>
+                <w:t xml:space="preserve">hal-03361030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis associated Escherichia coli ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, On-line conference, France</w:t>
+              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182557v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells at steady state in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis associated Escherichia coli ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Online, Serbia. </w:t>
+              <w:t xml:space="preserve">, Aug 2021, On-line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382738v1</w:t>
+                <w:t xml:space="preserve">hal-04182557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells at steady state in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361039v1</w:t>
+                <w:t xml:space="preserve">hal-03382738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361030v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection on mastitis resistance in Holstein and Normande breeds: genetic and immune responses</w:t>
               </w:r>
@@ -17576,90 +17576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17695,441 +17695,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Elisa Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+                <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and preliminary characterization of bovine Th17 lymphocytes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019, P023</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735890v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moins de mammites avec la génétique!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and preliminary characterization of bovine Th17 lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairiales 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, le Pin-au-Haras (Domaine INRA du Pin au Haras), France. , 2019</w:t>
+              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019, P023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790920v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cows selected for resistance to mastitis show contrasted immune responses compared to mastitis susceptible cows</w:t>
+                <w:t xml:space="preserve">Moins de mammites avec la génétique!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18145,336 +18145,366 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019</w:t>
+              <w:t xml:space="preserve">Prairiales 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, le Pin-au-Haras (Domaine INRA du Pin au Haras), France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737795v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Cows selected for resistance to mastitis show contrasted immune responses compared to mastitis susceptible cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306128v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for protecting against Escherichia coli mastitis?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734769v1</w:t>
+                <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to selection on mastitis resistance and body reserve mobilization in Holstein and Normande breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18538,90 +18568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18676,64 +18706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis-associated &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18765,152 +18795,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for protecting against Escherichia coli mastitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737784v1</w:t>
+                <w:t xml:space="preserve">hal-02734769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
               </w:r>
@@ -18922,909 +18922,909 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737686v1</w:t>
+                <w:t xml:space="preserve">hal-02737784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+                <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299131v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NGS characterization of bovine mastitis &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i: new insights into diversity and putative virulence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo E Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
+              <w:t xml:space="preserve">2. Conference Rapid Microbial NGS and Bioinformatics: Translation Into Practice (RaMi-NGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hambourg, Germany. , 58 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389063v1</w:t>
+                <w:t xml:space="preserve">hal-02740825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
+              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454659v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Lung Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739016v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602321v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGS characterization of bovine mastitis &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i: new insights into diversity and putative virulence mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference Rapid Microbial NGS and Bioinformatics: Translation Into Practice (RaMi-NGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hambourg, Germany. , 58 p., 2016</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740825v1</w:t>
+                <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alexeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19931,77 +19931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congress of European Microbiologists (FEMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. pp.2778, 2015</w:t>
@@ -20056,64 +20056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20155,90 +20155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20293,90 +20293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des bactéries coliformes dans la mamelle et modulation de la réponse pro-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
@@ -20418,90 +20418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing of coliforms by the bovine mammary gland and epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
@@ -20530,103 +20530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. coli MAMPs recognized by mammary epithelial cells in vitro trigger udder inflammation in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ghent, Belgium. 2011, E. coli and the Mucosal Immune System - EPEC, ETEC, STEC, EHEC, APEC, UPEC, EAEC, DAEC - Interaction, modulation and vaccination</w:t>
@@ -20649,243 +20649,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth phase affect pathogenicity of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Detailed analysis of the adhesive properties of an ibeA mutant of the APEC strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO-FEMS-LEOPOLDINA Symposium : "Escherichia coli" - Facets of a Versatile Pathogen" on the Occasion of the 150th Birthday of Theodor Escherich (1857-1911)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bad Staffelstein, Germany. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821215v1</w:t>
+                <w:t xml:space="preserve">hal-02816526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of the adhesive properties of an ibeA mutant of the APEC strain BEN2908</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+                <w:t xml:space="preserve">Growth phase affect pathogenicity of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Versillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO-FEMS-LEOPOLDINA Symposium : "Escherichia coli" - Facets of a Versatile Pathogen" on the Occasion of the 150th Birthday of Theodor Escherich (1857-1911)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bad Staffelstein, Germany. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816526v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the expression of avian pathogenic Escherichia coli virulence genes during the infection</w:t>
               </w:r>
@@ -20897,51 +20897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21022,51 +21022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21121,51 +21121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of DNA sequences inserted at tRNA loci in APEC strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21173,51 +21173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel. 2005, Molecular basis of bacterial pathogenesis</w:t>
@@ -21259,90 +21259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA sequences associated with PAIs inserted at tRNA loci in a collection of avian pathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105. General Meeting of the American Society for Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Atlanta, United States. 1 p., 2005</w:t>
@@ -21410,51 +21410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.56, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21505,77 +21505,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès National de la Société Française de Microbiologie "Bordeaux Un pont entre les disciplines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Bordeaux, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21594,277 +21594,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ibeA, un facteur de virulence commun aux souches d'Escherichia coli pathogènes pour le poulet et à celles responsables de méningites du nouveau-né</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres des Microbiologistes de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Dourdan, France. pp.2003, 2003</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833500v1</w:t>
+                <w:t xml:space="preserve">hal-02759795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ibeA, un facteur de virulence commun aux souches d'Escherichia coli pathogènes pour le poulet et à celles responsables de méningites du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Y.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
+              <w:t xml:space="preserve">3. Rencontres des Microbiologistes de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France. pp.2003, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759795v1</w:t>
+                <w:t xml:space="preserve">hal-02833500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21876,230 +21876,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion-associated genetic island of meningitic E coli K1</w:t>
+                <w:t xml:space="preserve">The invasion-associated genetic island GimA in meningitic E. coli K1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Huang</w:t>
+                <w:t xml:space="preserve">Sheng-He Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jong</w:t>
+                <w:t xml:space="preserve">Ambrose Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on menigitis research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Press, 2004</w:t>
+              <w:t xml:space="preserve">Focus on Meningitis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 262 p., 2004, 1-59033-944-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830865v1</w:t>
+                <w:t xml:space="preserve">hal-02832516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion-associated genetic island GimA in meningitic E. coli K1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng-He Huang</w:t>
+                <w:t xml:space="preserve">The invasion-associated genetic island of meningitic E coli K1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ambrose Jong</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Meningitis Research</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 262 p., 2004, 1-59033-944-4</w:t>
+              <w:t xml:space="preserve">Focus on menigitis research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Press, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832516v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22130,51 +22130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of bovine raw milk is linked to the inflammatory status of the udder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22231,103 +22231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisha Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22439,51 +22439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A2DC0E"/>
+    <w:nsid w:val="141E6750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22670,51 +22670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-germon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18056546X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1031785" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Barde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rep&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01227-20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Santecchia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vernel-Pauillac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caroff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008639" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vander Elst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Steenbrugge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Gibson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David George Emslie Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.576583" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626308v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo E Blum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P R Connolly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00423-18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Geun Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Elias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vedrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187369" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178285" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Sobotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0430-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leitner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147954" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lind" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Sipka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blutke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Wanke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425914539820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00259-15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169024v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Petzl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0201-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00089-12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654948v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/JDS.2010-3446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00609-10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Karsi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Wills" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Lawrence" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-197" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauchart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hacker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJVKZH2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00334-08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.01.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDB6BXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.3.977-987.2006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668710v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Rong Kao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00548-06" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672391v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678729v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Ray" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.14.4110-4114.2001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mcdade" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June R Scott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.7029-7038.2001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb13731.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Behki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Dick" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181964v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181926v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390208v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737786v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738203v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793471v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801245v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter-Rep&#233;rant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804495v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751673v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821924v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753984v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rautureau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817385v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815848v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759935v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763983v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760028v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762865v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amory" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Saint-Vanne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115610v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104783v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182557v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382738v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735142v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734463v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737784v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737686v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740825v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738970v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749959v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745909v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821215v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versill&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816526v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816724v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821019v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Bost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stordeur" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762510v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dobrindt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chouika" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832988v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833500v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830865v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832516v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-He Huang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Jong" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=544" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-germon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18056546X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1031785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Barde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rep&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01227-20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Santecchia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vernel-Pauillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caroff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vander Elst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Steenbrugge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Gibson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David George Emslie Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.576583" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Geun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Elias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo E Blum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P R Connolly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00423-18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vedrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187369" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Sobotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0430-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leitner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147954" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lind" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Sipka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blutke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Wanke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425914539820" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00259-15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169024v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Petzl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0201-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00089-12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brusseaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/JDS.2010-3446" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654948v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Karsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Wills" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Lawrence" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129464v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00609-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauchart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hacker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJVKZH2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00334-08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.01.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDB6BXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Rong Kao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00548-06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.3.977-987.2006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Blanco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mcdade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June R Scott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.7029-7038.2001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Ray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.14.4110-4114.2001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb13731.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Behki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Dick" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390208v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801245v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793471v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter-Rep&#233;rant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804495v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751673v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821924v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rautureau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817385v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762865v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759935v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763983v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760028v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amory" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Saint-Vanne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115610v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182557v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382738v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735142v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734463v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734769v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737784v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737686v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740825v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738970v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749959v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745909v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821215v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versill&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816724v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821019v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Bost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stordeur" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762510v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dobrindt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chouika" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832988v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833500v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832516v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-He Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Jong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=544" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830865v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jong" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>