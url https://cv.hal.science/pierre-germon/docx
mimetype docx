--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -3528,1142 +3528,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterobactin Deficiency in a Coliform Mastitis Isolate Decreases Its Fitness in a Murine Model: A Preliminary Host–Pathogen Interaction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+                <w:t xml:space="preserve">Niels Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Koen Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+                <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Larroque</w:t>
+                <w:t xml:space="preserve">Amanda Jane Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David George Emslie Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.576583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106273v1</w:t>
+                <w:t xml:space="preserve">hal-03107582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptospiral LPS escapes mouse TLR4 internalization and TRIF‑associated antimicrobial responses through O antigen and associated lipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Santecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Vernel-Pauillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (8), pp.e1008639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobactin Deficiency in a Coliform Mastitis Isolate Decreases Its Fitness in a Murine Model: A Preliminary Host–Pathogen Interaction Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niels Vander Elst</w:t>
+                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Breyne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David George Emslie Smith</w:t>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.576583⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107582v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (1), 8 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970739v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.1224-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623923v1</w:t>
+                <w:t xml:space="preserve">hal-05490563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lequeux</w:t>
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490563v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Expansion, isolation and first characterization of bovine Th17 lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52562-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625031v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation of Host Chitinase 3-Like 1 During a Mammary Pathogenic Escherichia coli Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Steenbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Demeyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A Is an Important Effector of the Immune Response of the Mammary Gland to&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt; Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique des pathogènes majeurs de mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6027,671 +6027,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Seridan Assis</w:t>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Germon</w:t>
+                <w:t xml:space="preserve">Bianca Seridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J R Nicoli</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065131v1</w:t>
+                <w:t xml:space="preserve">hal-05065122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location-specific expression of chemokines, TNF-α and S100 proteins in a teat explant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja S. Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Seridan</w:t>
+                <w:t xml:space="preserve">Andreas Blutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Rüdiger Wanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
+              <w:t xml:space="preserve">Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.322-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1753425914539820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05065122v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-specific expression of chemokines, TNF-α and S100 proteins in a teat explant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequences of Two Bovine Mastitis-Causing Escherichia coli Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lind</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753425914539820⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00259-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631348v1</w:t>
+                <w:t xml:space="preserve">hal-01171499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Two Bovine Mastitis-Causing Escherichia coli Strains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the contribution of IL-17A and IL-17F to the host response during [i]Escherichia coli[/i] mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Petzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00259-15⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0201-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171499v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the contribution of IL-17A and IL-17F to the host response during [i]Escherichia coli[/i] mastitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Porcherie</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Seridan Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Petzl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+                <w:t xml:space="preserve">J R Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.879 - 886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0201-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169024v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New role for the &amp;lt;em&amp;gt;ibeA&amp;lt;/em&amp;gt; gene in H2O2 stress resistance of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -8546,277 +8546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IbeA, a virulence factor of avian pathogenic Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude fonctionnelle de la région génomique xseA-his-S commune à l'espèce Salmonella enterica subsp. Enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151, pp.1179-1186</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672391v1</w:t>
+                <w:t xml:space="preserve">hal-02676979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de la région génomique xseA-his-S commune à l'espèce Salmonella enterica subsp. Enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IbeA, a virulence factor of avian pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">J.E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 123, pp.34</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151, pp.1179-1186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676979v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and surface localization of intact M protein in Streptococcus pyogenes are dependent on sagA</w:t>
               </w:r>
@@ -9668,51 +9668,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
@@ -9747,97 +9747,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714203v1</w:t>
+                <w:t xml:space="preserve">hal-04918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
@@ -9872,73 +9872,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918424v1</w:t>
+                <w:t xml:space="preserve">hal-04714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
               </w:r>
@@ -10668,549 +10668,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination contre les mammites à bactéries coliformes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupements Techniques Vétérinaires, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rencontre Galactinnov - Glande mammaire, lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181926v1</w:t>
+                <w:t xml:space="preserve">hal-04181985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antigène O, modulation de la réponse immunitaire et conséquences pour la lutte contre les mammites à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.635</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupement Op+lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Op+lait, Oct 2022, Drummondville, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938464v1</w:t>
+                <w:t xml:space="preserve">hal-04181964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Galactinnov - Glande mammaire, lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">"Glande mammaire lait" / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Op+Lait, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181985v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigène O, modulation de la réponse immunitaire et conséquences pour la lutte contre les mammites à Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination contre les mammites à bactéries coliformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupement Op+lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Op+lait, Oct 2022, Drummondville, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupements Techniques Vétérinaires, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181964v1</w:t>
+                <w:t xml:space="preserve">hal-04181926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation en antioxydants sur les fonctions des cellules mammaires et immunitaires chez les vaches laitières</w:t>
+                <w:t xml:space="preserve">Effects of antioxidant supplementation on functions of mammary and immune cells in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Baldi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Glande mammaire lait" / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Op+Lait, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712580v1</w:t>
+                <w:t xml:space="preserve">hal-03938464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’antigène O dans la reconnaissance d’Escherichia coli par le système immunitaire innée et adaptatif des bovins</w:t>
               </w:r>
@@ -11334,51 +11334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur la résistance aux mammites en races Holstein et Normande : comparaison des réponses génétique et immunitaire entre lignées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,51 +11459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à une sélection divergente sur la résistance aux mammites et la mobilisation corporelle en races Holstein et Normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11561,1273 +11561,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Development of a bovine/ovine cytokine 15-plex assay for immunoprofiling of the cellular response in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375171v1</w:t>
+                <w:t xml:space="preserve">hal-02738448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bovine/ovine cytokine 15-plex assay for immunoprofiling of the cellular response in ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. 176 p</w:t>
+              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738448v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738203v1</w:t>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Scalzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+                <w:t xml:space="preserve">CD14 differentially regulates the response of mammary epithelial cells to rough- and smooth-form lipopolysaccharides from &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; P4 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737168v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD14 differentially regulates the response of mammary epithelial cells to rough- and smooth-form lipopolysaccharides from &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; P4 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737786v1</w:t>
+                <w:t xml:space="preserve">hal-02733987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733987v1</w:t>
+                <w:t xml:space="preserve">hal-02738203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A divergent genetic selection experiment on mastitis resistance in Holstein and Normand breeds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance d’&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les Cellules Epithéliales Mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation International du Lait., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801245v1</w:t>
+                <w:t xml:space="preserve">hal-02793471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les Cellules Epithéliales Mammaires bovines : une étape clé de la défense contre les mammites bactériennes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’immunisation locale réduit la sévérité des mammites provoquées par &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; chez des vaches primipares en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Berthault</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793471v1</w:t>
+                <w:t xml:space="preserve">hal-02740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immunisation locale réduit la sévérité des mammites provoquées par &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; chez des vaches primipares en début de lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+                <w:t xml:space="preserve">A divergent genetic selection experiment on mastitis resistance in Holstein and Normand breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">6. IDF mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation International du Lait., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740839v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d'&amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; par les cellules épithéliales mammaires: rôles dans le déclenchement de la réponse de l'hôte lors d'infections mammaires</w:t>
               </w:r>
@@ -13689,51 +13689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14455,1140 +14455,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction et mobilité de l'îlot génomique AGI-3 de la souche d'Escherichia coli pathogène extra-intestinal BEN2908</w:t>
+                <w:t xml:space="preserve">AGI-3, un ilot génomique mobile impliqué dans l'assimilation de carbohydrates et dans la virulence d'une souche d'Escherichia coli à pathologie extra-intestinale, Session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Plasticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nouzilly, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815848v1</w:t>
+                <w:t xml:space="preserve">hal-02817385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGI-3, un ilot génomique mobile impliqué dans l'assimilation de carbohydrates et dans la virulence d'une souche d'Escherichia coli à pathologie extra-intestinale, Session 2 : Interactions des microorganismes avec leur hôte ou/et le milieu physique</w:t>
+                <w:t xml:space="preserve">Fonction et mobilité de l'îlot génomique AGI-3 de la souche d'Escherichia coli pathogène extra-intestinal BEN2908</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dourdan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IFR 136 "Virulence et résistance" Plasticité génomique - mécanismes d'infection des cellules eucaryotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817385v1</w:t>
+                <w:t xml:space="preserve">hal-02815848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762865v1</w:t>
+                <w:t xml:space="preserve">hal-02760834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t>
+              <w:t xml:space="preserve">18e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fondjouan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760834v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Fondjouan, France</w:t>
+              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760035v1</w:t>
+                <w:t xml:space="preserve">hal-02760120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760120v1</w:t>
+                <w:t xml:space="preserve">hal-02759935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between extra-intestinal pathogenic Escherichia coli of human and avian origin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759935v1</w:t>
+                <w:t xml:space="preserve">hal-02763983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Clonal relationships between avian and human extra-intestinal pathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference on New Frontiers in Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Villars-sur-Ollon, Switzerland</w:t>
+              <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763983v1</w:t>
+                <w:t xml:space="preserve">hal-02760028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal relationships between avian and human extra-intestinal pathogenic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Répérant</w:t>
+                <w:t xml:space="preserve">EPI-I BEN2908: a new PAI involved in the virulence of the avian pathogenic Escherichia coli strain BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular basis of bacterial pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2005, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">, 2005, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760028v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions génomiques potentiellement liées à la virulence des Escherichia coli pathogènes aviaires</w:t>
               </w:r>
@@ -15600,51 +15600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16096,281 +16096,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172030v1</w:t>
+                <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164713v1</w:t>
+                <w:t xml:space="preserve">hal-04172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
               </w:r>
@@ -16850,277 +16850,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
+              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361030v1</w:t>
+                <w:t xml:space="preserve">hal-03726549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells at steady state in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726549v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis associated Escherichia coli ?</w:t>
               </w:r>
@@ -17195,277 +17195,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils encompass a regulatory subset suppressing T cells at steady state in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cunha</w:t>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Serbia. </w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382738v1</w:t>
+                <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361039v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection on mastitis resistance in Holstein and Normande breeds: genetic and immune responses</w:t>
               </w:r>
@@ -17602,51 +17602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17695,441 +17695,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306128v1</w:t>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and preliminary characterization of bovine Th17 lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019, P023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and preliminary characterization of bovine Th17 lymphocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moins de mammites avec la génétique!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019, P023</w:t>
+              <w:t xml:space="preserve">Prairiales 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, le Pin-au-Haras (Domaine INRA du Pin au Haras), France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735890v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moins de mammites avec la génétique!</w:t>
+                <w:t xml:space="preserve">Cows selected for resistance to mastitis show contrasted immune responses compared to mastitis susceptible cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18145,772 +18145,772 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairiales 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, le Pin-au-Haras (Domaine INRA du Pin au Haras), France. , 2019</w:t>
+              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790920v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cows selected for resistance to mastitis show contrasted immune responses compared to mastitis susceptible cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Underfeeding increases ex-vivo blood cell responsiveness to bacterial challenges in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Seattle, United States. , 176 p., 2019</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737795v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to selection on mastitis resistance and body reserve mobilization in Holstein and Normande breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299131v1</w:t>
+                <w:t xml:space="preserve">hal-02735142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to selection on mastitis resistance and body reserve mobilization in Holstein and Normande breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735142v1</w:t>
+                <w:t xml:space="preserve">hal-02734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis-associated &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734222v1</w:t>
+                <w:t xml:space="preserve">hal-02734463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for phagocytosis of mastitis-associated &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; ?</w:t>
+                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for protecting against Escherichia coli mastitis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734463v1</w:t>
+                <w:t xml:space="preserve">hal-02734769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccine-induced antibodies useful for protecting against Escherichia coli mastitis?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734769v1</w:t>
+                <w:t xml:space="preserve">hal-02737784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
               </w:r>
@@ -18922,879 +18922,879 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Répérant-Ferter</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Ferter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
+              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737784v1</w:t>
+                <w:t xml:space="preserve">hal-02737686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing of Escherichia coli and LPS by mammary epithelial cells is modulated by O-antigen chain and CD14</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737686v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGS characterization of bovine mastitis &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i: new insights into diversity and putative virulence mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference Rapid Microbial NGS and Bioinformatics: Translation Into Practice (RaMi-NGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hambourg, Germany. , 58 p., 2016</w:t>
+              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740825v1</w:t>
+                <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+                <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Lung Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01389063v1</w:t>
+                <w:t xml:space="preserve">hal-01454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454659v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition alters metabolic responses to acute inflammation in early lactation cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Society of Animal Science / American Dairy Science Association, 2016, 2016 JAM, Joint Annual Meeting, "Animal and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739016v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NGS characterization of bovine mastitis &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i: new insights into diversity and putative virulence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo E Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2. Conference Rapid Microbial NGS and Bioinformatics: Translation Into Practice (RaMi-NGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hambourg, Germany. , 58 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602321v1</w:t>
+                <w:t xml:space="preserve">hal-02740825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t>
               </w:r>
@@ -20056,51 +20056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20155,90 +20155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20802,51 +20802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO-FEMS-LEOPOLDINA Symposium : "Escherichia coli" - Facets of a Versatile Pathogen" on the Occasion of the 150th Birthday of Theodor Escherich (1857-1911)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bad Staffelstein, Germany. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21365,506 +21365,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du role métabolique de trois gènes localisés dans un nouvel ilot de pathogénicité potentiel (EPI-IBEN2908) de la souche d'Escherichia coli pathogène aviaire BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Chouika</w:t>
+                <w:t xml:space="preserve">Implication dans la virulence pour le poulet de l'ilot EPI-IBEN2908 de la souche d'Escherichia coli pathogène aviaire BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.56, 2004</w:t>
+              <w:t xml:space="preserve">6. Congrès National de la Société Française de Microbiologie "Bordeaux Un pont entre les disciplines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Bordeaux, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830280v1</w:t>
+                <w:t xml:space="preserve">hal-02832988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication dans la virulence pour le poulet de l'ilot EPI-IBEN2908 de la souche d'Escherichia coli pathogène aviaire BEN2908</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Chouikha</w:t>
+                <w:t xml:space="preserve">Etude du role métabolique de trois gènes localisés dans un nouvel ilot de pathogénicité potentiel (EPI-IBEN2908) de la souche d'Escherichia coli pathogène aviaire BEN2908</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chouika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès National de la Société Française de Microbiologie "Bordeaux Un pont entre les disciplines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Bordeaux, France. 1 p., 2004</w:t>
+              <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.56, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832988v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ibeA, un facteur de virulence commun aux souches d'Escherichia coli pathogènes pour le poulet et à celles responsables de méningites du nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
+              <w:t xml:space="preserve">3. Rencontres des Microbiologistes de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France. pp.2003, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759795v1</w:t>
+                <w:t xml:space="preserve">hal-02833500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ibeA, un facteur de virulence commun aux souches d'Escherichia coli pathogènes pour le poulet et à celles responsables de méningites du nouveau-né</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude fonctionnelle de la région xseA-hisS commune à l'espèce Salmonella enterica subsp. enterica, à certaines souches d'Escherichia coli pathogènes aviaires et à des souches d'Escherichia coli impliquées dans des pathologies extra-intestinales chez l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Sandrine Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres des Microbiologistes de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Dourdan, France. pp.2003, 2003</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Evian, France. 2003, Animation scientifique du département de santé animale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833500v1</w:t>
+                <w:t xml:space="preserve">hal-02759795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21876,230 +21876,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion-associated genetic island GimA in meningitic E. coli K1</w:t>
+                <w:t xml:space="preserve">The invasion-associated genetic island of meningitic E coli K1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-He Huang</w:t>
+                <w:t xml:space="preserve">Sheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambrose Jong</w:t>
+                <w:t xml:space="preserve">A Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Meningitis Research</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 262 p., 2004, 1-59033-944-4</w:t>
+              <w:t xml:space="preserve">Focus on menigitis research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Press, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832516v1</w:t>
+                <w:t xml:space="preserve">hal-02830865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion-associated genetic island of meningitic E coli K1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasion-associated genetic island GimA in meningitic E. coli K1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-He Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Jong</w:t>
+                <w:t xml:space="preserve">Ambrose Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on menigitis research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Press, 2004</w:t>
+              <w:t xml:space="preserve">Focus on Meningitis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 262 p., 2004, 1-59033-944-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830865v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22439,51 +22439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141E6750"/>
+    <w:nsid w:val="5055CF9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22670,51 +22670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-germon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18056546X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1031785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Barde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rep&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01227-20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Santecchia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vernel-Pauillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caroff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vander Elst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Steenbrugge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Gibson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David George Emslie Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.576583" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Geun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Elias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo E Blum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P R Connolly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00423-18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vedrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187369" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Sobotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0430-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leitner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147954" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lind" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Sipka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blutke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Wanke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425914539820" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00259-15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169024v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Petzl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0201-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00089-12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brusseaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/JDS.2010-3446" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654948v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Karsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Wills" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Lawrence" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129464v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00609-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauchart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hacker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJVKZH2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00334-08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.01.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDB6BXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Rong Kao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00548-06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.3.977-987.2006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Blanco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mcdade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June R Scott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.7029-7038.2001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Ray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.14.4110-4114.2001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb13731.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Behki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Dick" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390208v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801245v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793471v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter-Rep&#233;rant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804495v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751673v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821924v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rautureau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817385v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762865v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759935v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763983v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760028v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amory" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Saint-Vanne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115610v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182557v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382738v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735142v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734463v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734769v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737784v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737686v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740825v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738970v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749959v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745909v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821215v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versill&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816724v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821019v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Bost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stordeur" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762510v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dobrindt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chouika" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832988v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833500v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832516v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-He Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Jong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=544" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830865v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jong" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-germon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18056546X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G E Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane V&#233;drine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01329-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1031785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Barde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rep&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.01227-20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vander Elst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Steenbrugge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Gibson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David George Emslie Smith" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.576583" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Santecchia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vernel-Pauillac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Caroff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008639" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52562-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Geun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack A Elias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo E Blum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P R Connolly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant-Ferter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00423-18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vedrine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202664" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tabouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Forge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03724-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roussel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178285" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187369" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Sobotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bonkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0430-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leitner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147954" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lind" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Sipka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blutke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Wanke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753425914539820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00259-15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169024v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Petzl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0201-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00089-12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-43-14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brusseaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/JDS.2010-3446" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654948v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.07.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Howe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Karsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Wills" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Lawrence" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rosselin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.45" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129464v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00609-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bauchart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hacker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJVKZH2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00334-08" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Chouikha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2008.01.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDB6BXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Rong Kao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00548-06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.3.977-987.2006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672391v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mcdade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June R Scott" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.11.7029-7038.2001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Ray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.14.4110-4114.2001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb13731.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Behki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Dick" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181964v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712580v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Baldi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181926v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390208v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737786v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738203v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793471v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740839v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801245v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Rainard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741216v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Riollet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749087v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter-Rep&#233;rant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804495v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751673v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821924v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesage-Meessen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Texeira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rautureau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817385v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815848v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760834v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760035v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760120v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759935v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763983v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760028v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762865v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Amory" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176634v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Saint-Vanne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115610v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382738v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182557v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114991v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foucras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735890v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790920v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735142v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734463v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737784v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737686v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739016v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740825v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738970v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749959v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803377v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745909v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821215v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versill&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816724v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821019v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Bost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stordeur" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762510v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dobrindt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762508v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832988v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830280v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chouika" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833500v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rochereau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830865v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832516v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-He Huang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Jong" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=544" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>