--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1496,147 +1496,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 127 (2), pp.299-328. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 127 (2), pp.299-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03884105v1</w:t>
+                <w:t xml:space="preserve">halshs-00121888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé du marché. Approches du développement économique aux Etats-Unis (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 127 (2), pp.299-328</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 127 (2), pp.299-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02972104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121888v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03884105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Agriculture, and Commerce as its Handmaid »</w:t>
               </w:r>
@@ -3818,51 +3818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56072F35"/>
+    <w:nsid w:val="596E9686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gervais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165044985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079819713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-09-2020-0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.5818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2020.1813598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1229265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crq065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.histeuroideas.2008.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RBZ1TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeune R&#233;publique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01150373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gervais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165044985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079819713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-09-2020-0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.5818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2020.1813598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1229265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crq065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.histeuroideas.2008.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RBZ1TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeune R&#233;publique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01150373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>