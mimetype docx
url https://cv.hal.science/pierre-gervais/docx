--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -1946,303 +1946,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing Credit, and What It Meant: Cash, Delayed Payment and the Nature of the Merchant Political Economy in Boston and Bordeaux ca. 1750</w:t>
+                <w:t xml:space="preserve">Qu'est ce qui compte ? Théorie et pratique des choix de comptes dans quelques fonds marchands au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Commerce atlantique et révolutions; le crédit et la dette, 1750-1815 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, U. of Chicago / EEASA / U. Paris Diderot, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études internationale, « Voies et moyens du profit marchand au XVIIIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118717v1</w:t>
+                <w:t xml:space="preserve">hal-01118709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of Atlantic (and Other) Trade: Account Books as Narratives of Merchant Political Economy</w:t>
+                <w:t xml:space="preserve">Y a-t-il une pratique marchande Atlantique? Une enquête en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale "The French American Atlantic in the Age of Revolutions, 1763-1815"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Chicago Center in Paris / EEASA, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "L'impact du monde Atlantique sur les «anciens mondes» africains et européens, XVe-XIXe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119686v1</w:t>
+                <w:t xml:space="preserve">hal-01119680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est ce qui compte ? Théorie et pratique des choix de comptes dans quelques fonds marchands au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Weighing Credit, and What It Meant: Cash, Delayed Payment and the Nature of the Merchant Political Economy in Boston and Bordeaux ca. 1750</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études internationale, « Voies et moyens du profit marchand au XVIIIe siècle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée « Commerce atlantique et révolutions; le crédit et la dette, 1750-1815 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, U. of Chicago / EEASA / U. Paris Diderot, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118709v1</w:t>
+                <w:t xml:space="preserve">hal-01118717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une pratique marchande Atlantique? Une enquête en cours</w:t>
+                <w:t xml:space="preserve">The Construction of Atlantic (and Other) Trade: Account Books as Narratives of Merchant Political Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "L'impact du monde Atlantique sur les «anciens mondes» africains et européens, XVe-XIXe siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale "The French American Atlantic in the Age of Revolutions, 1763-1815"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chicago Center in Paris / EEASA, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119680v1</w:t>
+                <w:t xml:space="preserve">hal-01119686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la révolution des transports à la révolution du marché : la normalisation économique de l’histoire des transports aux XVIIIe et XIXe siècles</w:t>
               </w:r>
@@ -3818,51 +3818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="596E9686"/>
+    <w:nsid w:val="B5B2EF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gervais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165044985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079819713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-09-2020-0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.5818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2020.1813598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1229265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crq065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.histeuroideas.2008.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RBZ1TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeune R&#233;publique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01150373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gervais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165044985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079819713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-09-2020-0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.5818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2020.1813598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1229265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crq065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.histeuroideas.2008.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3RBZ1TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeune R&#233;publique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02523338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mcwatters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03344302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03884750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01150373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>