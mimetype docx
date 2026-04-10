--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -246,285 +246,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomades dans l’abondance</w:t>
+                <w:t xml:space="preserve">De l’eau, des faunes et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.38-47, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.30-37, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404330v1</w:t>
+                <w:t xml:space="preserve">hal-04404319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’eau, des faunes et des Hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eaux origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.30-37, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.14-29, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404319v1</w:t>
+                <w:t xml:space="preserve">hal-04404307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux origines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nomades dans l’abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.14-29, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.38-47, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404307v1</w:t>
+                <w:t xml:space="preserve">hal-04404330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrologie</w:t>
               </w:r>
@@ -577,363 +577,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Leroy</w:t>
-[...60 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Meilliez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+                <w:t xml:space="preserve">hal-02336587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille. La Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lemeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Arnaud-Fasseta; Nathalie Carcaud; Catherine Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336587v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des enregistrements tardiglaciaires et holocènes dans la vallée de la Deûle (59, Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1938,1204 +1938,1736 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Érosion entre société, climat et paléoenvironnement. Table ronde en l’honneur du Professeur René Neboit-Guilhot, Clermont-Ferrand, 25-26-27 mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Presses universitaires Blaise-Pascal, pp.97-102, 2006, Collection Nature et sociétés, 978-2-84516-195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites : recherche-action participative sur le bassin versant de l’Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Afraoucene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sacepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boutique des sciences de l'Université de Lille. Projets 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Mester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Szolyák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Mester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguène Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (30), pp.106-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54563/asgn.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Karst Comtois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fowling on the banks of the Scheldt river at the recent Neolithic (France, 3300-2900 cal BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, The Archaeology of Human-Bird Interactions: Essays in Honour of Dale Serjeantson. Quaternary International, 626-627, pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bouchain (France) : apports d'une étude pluridisciplinaire à l'évolution paléoenvironnementale de la vallée de l'Escaut durant l'Holocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Quaternaire, 32 (4), pp.253‑280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.15978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The success of recent land management efforts to reduce soil erosion in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Frankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 303, pp.84-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des remblaiements sédimentaires de six paléochenaux de la plaine alluviale du Rhône par la méthode granulométrique de Passega (Basses Terres, Ain, Isère).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (2), pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Rhone river in the Basses Terres basin during the Holocene (Alpine foothills, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 204, pp.71-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,232 +3675,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial cross-section of the scarp plain (schelde bassin, north of France). Stratigraphy and palaeogeographic evolution from Upper Pleniglacial to recent Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (vol. 23/1), pp.87-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.6116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3410,73 +3942,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3508,1061 +4040,1061 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la vallée de la Marque dans le secteur de Bouvines (Nord, 59) depuis la fin du Pléniglacaire Weicshelien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Archéologie de la Picardie et du Nord de la France, 383 (91), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.383.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution contemporaine de l’activité torrentielle sur les cônes de déjection de la basse vallée de la Clarée (Briançonnais, Alpes françaises du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (4), pp.293-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.4252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des enregistrements sédimentaires holocènes des paléoméandres du Rhône dans le secteur des basses terres (Ain, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (4), pp.315-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles observations sur la stratigraphie des formations holocènes (récent) de la plaine de la Lys à Houplines (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (1), pp.65-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations sédimentaires et évolution de la vallée de la Deûle depuis le Pléniglaciaire supérieur à Houplin-Ancoisne (Nord de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.269 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2004.1774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance du paléoenvironnement de la vallée de la Deûle (Nord, France) : approche stratigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 353 (5), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.353.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et utilisation d'un SIG pour l'étude des données (paléo-) environnementales et archéologiques dans le bassin versant de la haute Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 353 (85), 35-45 [11 page(s) (article)], [Note(s): 247, 250, 252 [14 p.]]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions relatives à la variabilité spatiale du corridor fluvial à l'échelle d'un tronçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44 (3), pp.317-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00364648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime du Rhône dans l’Antiquité et au Haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,608 +5129,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.13-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.1999.3241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878239v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-04350304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5700,151 +5700,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rues-des-Vignes (Nord), Rue Haute. Géologie et formations naturelles. In : Rapport final d'opération, diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Premiers résultats sur la description des faciès sédimentaires. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Herbin (dir.) - Service archéologique départemental du Nord. 2019, pp.19-22</w:t>
+              <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2019, pp.35-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437206v1</w:t>
+                <w:t xml:space="preserve">hal-04437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats sur la description des faciès sédimentaires. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
+                <w:t xml:space="preserve">Les Rues-des-Vignes (Nord), Rue Haute. Géologie et formations naturelles. In : Rapport final d'opération, diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2019, pp.35-57</w:t>
+              <w:t xml:space="preserve">P. Herbin (dir.) - Service archéologique départemental du Nord. 2019, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437263v1</w:t>
+                <w:t xml:space="preserve">hal-04437206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie du site. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Présentation des résultats de la première campagne (2018) de la seconde triennale 2018/2020.</w:t>
               </w:r>
@@ -6453,77 +6453,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international Cuvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t>
@@ -6565,90 +6565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New researches on the Middle Palaeolithic of North-East Hungary : French-Hungarian excavation at Sajóbábony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Back to the Gravettian – Chronology and Regionalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hugo Obermaier Society, Apr 2021, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,77 +6673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The middle Palaeolithic Bábonyan of North-East Hungary in the light of recent excavation of the eponymous site at Sajóbábony.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6902,51 +6902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Balescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
@@ -6975,51 +6975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des SIG à l’étude historique et archéologique du projet DANUBIUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7245,260 +7245,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude paléoenvironnementale du site néolithique de Bouchain (Nord)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The success of recent land management efforts to tackle gully erosion in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude en hommage au professeur Jean Sommé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ-CNF INQUA, Oct 2017, Villeneuve d'Asccq, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437633v1</w:t>
+                <w:t xml:space="preserve">hal-04423429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The success of recent land management efforts to tackle gully erosion in Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l'étude paléoenvironnementale du site néolithique de Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude en hommage au professeur Jean Sommé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ-CNF INQUA, Oct 2017, Villeneuve d'Asccq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423429v1</w:t>
+                <w:t xml:space="preserve">hal-04437633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8370,103 +8370,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New excavations on the eponymous site of the Middle Palaeolithic Bábonyian culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution archaeological day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8543,64 +8543,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia, Journée des jeunes Géomorphologues 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8788,51 +8788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9032,51 +9032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>