--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -91,8262 +91,8512 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation prospective de l’érosion hydrique des sols dans le cadre du réchauffement climatique : application au bassin versant de l’Écaillon (Hauts-de-France, France) (projet Interreg ENO ClimASed)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Peudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Litot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA-UMR 6049, CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic choices and compromises in developing cross-border climate projection datasets for the 2050 and 2100 time horizons (Interreg NWE ClimASed project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Peudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA-UMR 6049, CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque international Cuvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New researches on the Middle Palaeolithic of North-East Hungary : French-Hungarian excavation at Sajóbábony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Mester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Szolyák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Back to the Gravettian – Chronology and Regionalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Obermaier Society, Apr 2021, Brno (Rép. Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The middle Palaeolithic Bábonyan of North-East Hungary in the light of recent excavation of the eponymous site at Sajóbábony.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Mester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Szolyák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Late neanderthals of the middle Danube basin in central european context : cutural variability, interregional contacts, developmental capacities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2020, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire, trajectoire et aménagement des cours d'eau, enseignements pour leur gestion et leur restauration contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique de restauration de la continuité écologique des cours d'eau : fondements, mise en oeuvre et accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, CVRH, Jun 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports des SIG à l’étude historique et archéologique du projet DANUBIUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études exploratoires "Archéologie, histoire et analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Moreau, May 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et multilinguisme, rayonnement et internationalisation : la revue Géomorphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-Ronde du Forum des revues francophones de géographie. Maison Européenne des Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS, Nov 2018, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'étude paléoenvironnementale du site néolithique de Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en hommage au professeur Jean Sommé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ-CNF INQUA, Oct 2017, Villeneuve d'Asccq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The success of recent land management efforts to tackle gully erosion in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres, Platière, Tricastin) - suite OHM 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03164005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The OBRESOC Project and the central-Europe floodplains palaeodynamic during the LBK period: the case of Upper Vistula river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zernitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology of river valleys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kielce-Suchedniow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des eaux en fond de vallée à l'époque romaine dans l'avant pays alpin : les bassin s rhodaniens des Basses Terres et de Malville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau dan s les Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique fluviale et anthropisation d'un fond de vallée : l'exemple de l'auto-capture du Rhône dans la plaine des Basses Terres dauphinoises (Ain, Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontres de Liessies (59) "Sociétés et Environnement, Cycle Mémoires et Cours d'eau Lit mineur, lit majeur, lit voyageur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres de Liessies, Sep 2008, Liessies, France. pp.101-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites – Recherche action participative sur le bassin-versant de l’Aa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie des biorégions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition Terre urbaine, 2025, Collection La fabrique de territoires, 9782491546304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’eau, des faunes et des Hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nomades dans l’abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.30-37, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.38-47, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404319v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux origines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’eau, des faunes et des Hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.14-29, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.30-37, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404307v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomades dans l’abondance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eaux origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.38-47, 2023</w:t>
+              <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.14-29, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404330v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Galochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de géographie française et d'histoire du Comité national de 1920 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, pp.151-155, 2020, 978-2-9573412-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336587v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille. La Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lemeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Arnaud-Fasseta; Nathalie Carcaud; Catherine Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Meilliez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-98, 2019, Les nouveaux rendez-vous d'Archimède, 978-2-7574-2810-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et environnements : les étapes de la première anthropisation de l'espace (6000-2000 BCE) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine et Dominique Garcia (Dir.), traduction Karoline Mazurié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Protohistoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Editions Hermann, p.311-324, 2018, Histoire et Archéologie, 978-2705695941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.garci.2018.01.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’anthropisation de l’hydrosystème des Basses Terres dauphinoises dans le haut Rhône Français depuis l’antiquité jusqu’à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Galop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Environnement, de la reconstitution du passé aux modèles prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU de Franche-Comté, 2013, 978-2-84867-445-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géo-archéologie fluviale dans la vallée du Rhône (Seyssel-Donzière) : bilan sommaire de 25 ans de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique de l'Est (27), Société archéologique de l'Est, pp.27-37, 2009, 978-2-915544-11-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.18096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-R. Baduel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des basses terres dauphinoises dans le haut Rhône français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La Chronologie fluviale postglaciaire du haut bassin rhodanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bleu</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Verot-Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Thématique Pluridisciplinaire "Paysage et Environnement : de la reconstitution du passé aux modèles prospectifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galop et al, Dir., sous presse, 2008</w:t>
+              <w:t xml:space="preserve">Du climat à l'homme : dynamique holocène de l'environnement dans le Jura et les Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bourget du Lac : Laboratoire EDYTEM, Université de Savoie, pp.117-144, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00267308v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00409551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chronologie fluviale postglaciaire du haut bassin rhodanien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des basses terres dauphinoises dans le haut Rhône français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du climat à l'homme : dynamique holocène de l'environnement dans le Jura et les Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bourget du Lac : Laboratoire EDYTEM, Université de Savoie, pp.117-144, 2008</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau Thématique Pluridisciplinaire "Paysage et Environnement : de la reconstitution du passé aux modèles prospectifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galop et al, Dir., sous presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00409551v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00267308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des Basses Terres dauphinoises dans le haut Rhône français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "OL'MAN RIVER", Aspects géo-archéologiques des Rivières et des Plaines alluviales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, sous presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00267302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des enregistrements tardiglaciaires et holocènes dans la vallée de la Deûle (59, Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Allée; Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Érosion entre société, climat et paléoenvironnement. Table ronde en l’honneur du Professeur René Neboit-Guilhot, Clermont-Ferrand, 25-26-27 mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Presses universitaires Blaise-Pascal, pp.97-102, 2006, Collection Nature et sociétés, 978-2-84516-195-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (30), pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Karst Comtois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fowling on the banks of the Scheldt river at the recent Neolithic (France, 3300-2900 cal BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Archaeology of Human-Bird Interactions: Essays in Honour of Dale Serjeantson. Quaternary International, 626-627, pp.52-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de Bouchain (France) : apports d'une étude pluridisciplinaire à l'évolution paléoenvironnementale de la vallée de l'Escaut durant l'Holocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Quaternaire, 32 (4), pp.253‑280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The success of recent land management efforts to reduce soil erosion in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 303, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des remblaiements sédimentaires de six paléochenaux de la plaine alluviale du Rhône par la méthode granulométrique de Passega (Basses Terres, Ain, Isère).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (2), pp.107-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolution of the Rhone river in the Basses Terres basin during the Holocene (Alpine foothills, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204, pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution and management of humid landscapes in Northern Dauphiné (Rhone valley, France): contribution of charcoal and wood studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1447-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613493934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial cross-section of the scarp plain (schelde bassin, north of France). Stratigraphy and palaeogeographic evolution from Upper Pleniglacial to recent Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (vol. 23/1), pp.87-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de la vallée de la Marque dans le secteur de Bouvines (Nord, 59) depuis la fin du Pléniglacaire Weicshelien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Archéologie de la Picardie et du Nord de la France, 383 (91), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.383.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution contemporaine de l’activité torrentielle sur les cônes de déjection de la basse vallée de la Clarée (Briançonnais, Alpes françaises du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.293-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.4252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des enregistrements sédimentaires holocènes des paléoméandres du Rhône dans le secteur des basses terres (Ain, Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles observations sur la stratigraphie des formations holocènes (récent) de la plaine de la Lys à Houplines (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations sédimentaires et évolution de la vallée de la Deûle depuis le Pléniglaciaire supérieur à Houplin-Ancoisne (Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (3), pp.269 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.2004.1774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la connaissance du paléoenvironnement de la vallée de la Deûle (Nord, France) : approche stratigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 353 (5), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.353.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et utilisation d'un SIG pour l'étude des données (paléo-) environnementales et archéologiques dans le bassin versant de la haute Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 353 (85), 35-45 [11 page(s) (article)], [Note(s): 247, 250, 252 [14 p.]]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions relatives à la variabilité spatiale du corridor fluvial à l'échelle d'un tronçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (3), pp.317-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00364648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime du Rhône dans l’Antiquité et au Haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.13-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1999.3241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites : recherche-action participative sur le bassin versant de l’Aa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Afraoucene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Sacepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boutique des sciences de l'Université de Lille. Projets 2023-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum franco-hongrois de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palaeolithic settlement of Sajóbábony (North-West Hungary, Bükk mountain : presentation and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers modèles d’occupation prédictifs pour l’Isle Crémieu (Isère) aux périodes historiques : démarche, limites méthodologiques et contraintes géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguène Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA Archéométrie 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350304v1</w:t>
-              </w:r>
-[...2683 lines deleted...]
-                <w:t xml:space="preserve">hal-00878239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valenciennes 64 ruelle St Roch 2023 Rapport de fin d'opération de diagnostic. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flament M. (dir.) - Service archéologique municipal de Valenciennes. 2023, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement Nord de Valenciennes (Nord) Beuvrages, Bruay-sur-l’Escaut, Raismes, Saint-Saulve, Valenciennes. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service Archéologie et Patrimoine, Conseil Général du Nord. 2022, pp.29-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement de Caudry (Nord) Caudry, Fontaine-au-Pire, Beauvois-en-Cambrésis. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service Archéologie et Patrimoine, Conseil Départemental du Nord. 2022, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre géographique et géologique. Evaluation karstique et archéologique de la grotte Cuvier 2 (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamotte (dir.) - CTRA Bourgogne/Franche-Comté. 2021, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur les études paléoenvironnementales et chronostratigraphiques. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2021, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur les études paléoenvironnementales, résultats d'analyse. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2020, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats sur la description des faciès sédimentaires. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2019, pp.35-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rues-des-Vignes (Nord), Rue Haute. Géologie et formations naturelles. In : Rapport final d'opération, diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service archéologique départemental du Nord. 2019, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie du site. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Présentation des résultats de la première campagne (2018) de la seconde triennale 2018/2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2019, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations géologiques et géomorphologiques. In : « Wavrin (Nord) – collège Léon BLUM », mars 2017. Rapport final d'opération, diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herbin P. (dir.), Service archéologique départemental du Nord. 2018, pp.30-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie du site et données stratigraphiques. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Présentation des résultats de la première triennale 2015/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2017, pp.42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Eau Morte et Sauget, Basses Terres dauphinoises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lumière Lyon 2; CNRS; Université de Lille. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et relevés stratigraphiques complémentaires. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Eléments généraux et présentation liminaire de la campagne de 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2016, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et relevés stratigraphiques complémentaires. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Eléments généraux et présentation liminaire de la campagne de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2015, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Université de Lille 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données stratigraphiques sur le site de Bouchain. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Résultats de la campagne de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2014, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437356v1</w:t>
-              </w:r>
-[...1825 lines deleted...]
-                <w:t xml:space="preserve">halshs-01318348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence quaternaire de la moyenne vallée de l'Avre à Cagny-la-garenne (Somme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.41-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54563/asgn.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8356,170 +8606,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New excavations on the eponymous site of the Middle Palaeolithic Bábonyian culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution archaeological day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">litikum, Journal of the Lithic Research Roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.17, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23898/litikuma0021d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8529,128 +8779,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia, Journée des jeunes Géomorphologues 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (2), pp.105-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8660,232 +8910,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9032,51 +9282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>