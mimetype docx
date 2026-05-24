--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -125,320 +125,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective de l’érosion hydrique des sols dans le cadre du réchauffement climatique : application au bassin versant de l’Écaillon (Hauts-de-France, France) (projet Interreg ENO ClimASed)</w:t>
+                <w:t xml:space="preserve">Strategic choices and compromises in developing cross-border climate projection datasets for the 2050 and 2100 time horizons (Interreg NWE ClimASed project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Floriane Peudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMA-UMR 6049, CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592511v1</w:t>
+                <w:t xml:space="preserve">hal-05592521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic choices and compromises in developing cross-border climate projection datasets for the 2050 and 2100 time horizons (Interreg NWE ClimASed project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation prospective de l’érosion hydrique des sols dans le cadre du réchauffement climatique : application au bassin versant de l’Écaillon (Hauts-de-France, France) (projet Interreg ENO ClimASed)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Peudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Litot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mazzilli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMA-UMR 6049, CNRS, Université Marie et Louis Pasteur, Besançon, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592521v1</w:t>
+                <w:t xml:space="preserve">hal-05592511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -532,51 +532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,51 +640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The middle Palaeolithic Bábonyan of North-East Hungary in the light of recent excavation of the eponymous site at Sajóbábony.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -735,51 +735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire, trajectoire et aménagement des cours d'eau, enseignements pour leur gestion et leur restauration contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique de restauration de la continuité écologique des cours d'eau : fondements, mise en oeuvre et accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, CVRH, Jun 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -942,51 +942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des SIG à l’étude historique et archéologique du projet DANUBIUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études exploratoires "Archéologie, histoire et analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Moreau, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1011,51 +1011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie et multilinguisme, rayonnement et internationalisation : la revue Géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-Ronde du Forum des revues francophones de géographie. Maison Européenne des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESHS, Nov 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1093,51 +1093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres : paléoméandresd’Eau Morte et du Saugey)(suite OHM 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude paléoenvironnementale du site néolithique de Bouchain (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude en hommage au professeur Jean Sommé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ-CNF INQUA, Oct 2017, Villeneuve d'Asccq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Frankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Basses Terres, Platière, Tricastin) - suite OHM 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1671,51 +1671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zernitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dan s les Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale et anthropisation d'un fond de vallée : l'exemple de l'auto-capture du Rhône dans la plaine des Basses Terres dauphinoises (Ain, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomades dans l’abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.38-47, 2023</w:t>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’eau, des faunes et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi IRAQI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saône, bien plus qu'une rivière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terres en Vue, Dijon, pp.30-37, 2023</w:t>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2587,51 +2587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Galochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de géographie française et d'histoire du Comité national de 1920 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, pp.151-155, 2020, 978-2-9573412-0-7</w:t>
@@ -2654,307 +2654,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lille. La Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Richard Lemeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Arnaud-Fasseta; Nathalie Carcaud; Catherine Évain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868498v1</w:t>
+                <w:t xml:space="preserve">hal-02336693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille. La Deûle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lemeiter</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.110-119, 2019, 978-2-271-11608-6</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336693v1</w:t>
+                <w:t xml:space="preserve">hal-02868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments sur la variabilité des paysages fluviaux depuis 15 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Meilliez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir de l'eau et eau des pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Jeanne Roulière-Lambert; Alain Daubigney; Pierre-Yves Milcent; Marc Talon; Joël Vital. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’âge du Bronze à l’âge du Fer en France et en Europe occidentale (Xe-VIIe siècle av. J.-C.). La moyenne vallée du Rhône aux âges du Fer. Actes du XXXe colloque international de l’Association française pour l’étude de l’âge du Fer (Saint-Romain-en-Gal, 26-28 mai 2006)</w:t>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,312 +3598,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chronologie fluviale postglaciaire du haut bassin rhodanien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des basses terres dauphinoises dans le haut Rhône français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du climat à l'homme : dynamique holocène de l'environnement dans le Jura et les Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bourget du Lac : Laboratoire EDYTEM, Université de Savoie, pp.117-144, 2008</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau Thématique Pluridisciplinaire "Paysage et Environnement : de la reconstitution du passé aux modèles prospectifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galop et al, Dir., sous presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00409551v1</w:t>
+                <w:t xml:space="preserve">halshs-00267308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des basses terres dauphinoises dans le haut Rhône français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Chronologie fluviale postglaciaire du haut bassin rhodanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gaucher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bleu</w:t>
+                <w:t xml:space="preserve">Agnès Verot-Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Thématique Pluridisciplinaire "Paysage et Environnement : de la reconstitution du passé aux modèles prospectifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galop et al, Dir., sous presse, 2008</w:t>
+              <w:t xml:space="preserve">Du climat à l'homme : dynamique holocène de l'environnement dans le Jura et les Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bourget du Lac : Laboratoire EDYTEM, Université de Savoie, pp.117-144, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00267308v1</w:t>
+                <w:t xml:space="preserve">halshs-00409551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la dynamique fluviale et du peuplement : le cas des Basses Terres dauphinoises dans le haut Rhône français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,64 +3958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des enregistrements tardiglaciaires et holocènes dans la vallée de la Deûle (59, Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Allée; Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Érosion entre société, climat et paléoenvironnement. Table ronde en l’honneur du Professeur René Neboit-Guilhot, Clermont-Ferrand, 25-26-27 mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Presses universitaires Blaise-Pascal, pp.97-102, 2006, Collection Nature et sociétés, 978-2-84516-195-5</w:t>
@@ -4089,51 +4089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, The Archaeology of Human-Bird Interactions: Essays in Honour of Dale Serjeantson. Quaternary International, 626-627, pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Bouchain (France) : apports d'une étude pluridisciplinaire à l'évolution paléoenvironnementale de la vallée de l'Escaut durant l'Holocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 303, pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des remblaiements sédimentaires de six paléochenaux de la plaine alluviale du Rhône par la méthode granulométrique de Passega (Basses Terres, Ain, Isère).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (2), pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,51 +5065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Rhone river in the Basses Terres basin during the Holocene (Alpine foothills, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5298,64 +5298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial cross-section of the scarp plain (schelde bassin, north of France). Stratigraphy and palaeogeographic evolution from Upper Pleniglacial to recent Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,264 +5409,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00733974v1</w:t>
+                <w:t xml:space="preserve">hal-01059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
@@ -5691,154 +5691,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la vallée de la Marque dans le secteur de Bouvines (Nord, 59) depuis la fin du Pléniglacaire Weicshelien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Archéologie de la Picardie et du Nord de la France, 383 (91), pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5911,51 +5911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (4), pp.293-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des enregistrements sédimentaires holocènes des paléoméandres du Rhône dans le secteur des basses terres (Ain, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,64 +6106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles observations sur la stratigraphie des formations holocènes (récent) de la plaine de la Lys à Houplines (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6210,64 +6210,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations sédimentaires et évolution de la vallée de la Deûle depuis le Pléniglaciaire supérieur à Houplin-Ancoisne (Nord de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6314,64 +6314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la connaissance du paléoenvironnement de la vallée de la Deûle (Nord, France) : approche stratigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 353 (5), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6418,51 +6418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et utilisation d'un SIG pour l'étude des données (paléo-) environnementales et archéologiques dans le bassin versant de la haute Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6513,51 +6513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions relatives à la variabilité spatiale du corridor fluvial à l'échelle d'un tronçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une biorégion à l’épreuve de ses limites : recherche-action participative sur le bassin versant de l’Aa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS, forum franco-Hongrois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
@@ -7293,51 +7293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valenciennes 64 ruelle St Roch 2023 Rapport de fin d'opération de diagnostic. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flament M. (dir.) - Service archéologique municipal de Valenciennes. 2023, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7355,51 +7355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement Nord de Valenciennes (Nord) Beuvrages, Bruay-sur-l’Escaut, Raismes, Saint-Saulve, Valenciennes. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service Archéologie et Patrimoine, Conseil Général du Nord. 2022, pp.29-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7417,51 +7417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contournement de Caudry (Nord) Caudry, Fontaine-au-Pire, Beauvois-en-Cambrésis. Etude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service Archéologie et Patrimoine, Conseil Départemental du Nord. 2022, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7597,51 +7597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre géographique et géologique. Evaluation karstique et archéologique de la grotte Cuvier 2 (Haute-Saône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lamotte (dir.) - CTRA Bourgogne/Franche-Comté. 2021, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,51 +7659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur les études paléoenvironnementales et chronostratigraphiques. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2021, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,51 +7721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur les études paléoenvironnementales, résultats d'analyse. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2020, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7783,51 +7783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats sur la description des faciès sédimentaires. In : Le paléolithique de la Hongrie, Sajóbábony, site de Méhész-Tetὅ. Mission archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamotte A., Mester Z. (dir.), Ministère de l'Europe et des Affaires Etrangères. 2019, pp.35-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rues-des-Vignes (Nord), Rue Haute. Géologie et formations naturelles. In : Rapport final d'opération, diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Herbin (dir.) - Service archéologique départemental du Nord. 2019, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7907,51 +7907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie du site. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Présentation des résultats de la première campagne (2018) de la seconde triennale 2018/2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2019, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations géologiques et géomorphologiques. In : « Wavrin (Nord) – collège Léon BLUM », mars 2017. Rapport final d'opération, diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herbin P. (dir.), Service archéologique départemental du Nord. 2018, pp.30-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8031,51 +8031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie du site et données stratigraphiques. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Présentation des résultats de la première triennale 2015/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2017, pp.42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,51 +8106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Eau Morte et Sauget, Basses Terres dauphinoises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,51 +8211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et relevés stratigraphiques complémentaires. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Eléments généraux et présentation liminaire de la campagne de 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2016, pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8273,51 +8273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et relevés stratigraphiques complémentaires. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Eléments généraux et présentation liminaire de la campagne de 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2015, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8348,51 +8348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des forçages climatiques et sociétaux sur le fonctionnement et l’évolution de bras-morts, recherche d’un analogue au réchauffement actuel (Platière et Basses Terres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Université de Lille 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,51 +8410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données stratigraphiques sur le site de Bouchain. In : Bouchain (59) « rue Roger Darthois » L’occupation d’une berge de l’Escaut/Sensée au Néolithique récent. Résultats de la campagne de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy G. (dir.), Service Régional de l'Archéologie (Hauts de France). 2014, pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,51 +8504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence quaternaire de la moyenne vallée de l'Avre à Cagny-la-garenne (Somme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Szolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (2), pp.105-182, 2017</w:t>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9012,51 +9012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9282,51 +9282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mazzilli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592511v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Szoly&#225;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Ringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nyssen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zernitskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemeiter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02336587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100789930" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.garci.2018.01.0054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bleu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.18096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verot-Bourrely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02062843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2299" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15978" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5TMTM9PD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pr&#234;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01779926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11743" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.07.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4BPB4GX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613493934" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.517" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.243" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02055011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.353.0023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04813373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Afraoucene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sacepe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.449" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23898/litikuma0021d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>