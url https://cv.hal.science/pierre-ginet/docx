--- v0 (2026-03-29)
+++ v1 (2026-04-27)
@@ -2135,1265 +2135,1265 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carte (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Est : une colonisation électro-nucléaire ?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Carte</w:t>
+                <w:t xml:space="preserve">Cigeo à Bure : un grand projet d'aménagement, plusieurs approches de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013576v1</w:t>
+                <w:t xml:space="preserve">hal-02266374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigeo Bure, une menace sur l'économie régionale ?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Carte</w:t>
+                <w:t xml:space="preserve">La prise en compte de la mémoire dans l’aménagement, un enjeu en termes d’identité et de cohésion territoriale. Une approche par la géographie appliquée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et pluridisciplinaire "Mémoire(s) et identité(s) : quand le passé bouscule le présent".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Territoires de la Mémoire asbl; Centre d’Éducation à la Résistance et à la Citoyenneté; Centre d’études « Démocratie » de l’Université de Liège, May 2015, Liège (B), Belgique. pp.185-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013581v1</w:t>
+                <w:t xml:space="preserve">hal-04586958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenir de la Géographie, avenir de la planète et des territoires: même combat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival International de Géographie, Oct 2014, Saint-Dié (Vosges), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un territoire ? Généalogie de la notion et approche par les sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale extraordinaire du Conseil de Développement Durable de Metz Métropole, Table ronde « Du territoire au projet de territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de Développement Durable de Metz Métropole, Mar 2010, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations militaires en Lorraine : Opportunité pour un nouveau projet fédérateur dynamique, garant du lien armée nation et d’une culture de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence devant les élus locaux de l'arrondissement de Sarrebourg, sur invitation de J.Wingerter, Président honoraire de l'Association Lorraine de l'IHEDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sarrebourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How being in control of the urban sprawl? Tools, evaluation and perspective: Contribution of the French study-case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processes of metropolisation in north-western Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Oulu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcation de trois trajectoires rurales sous influence métropolitaine : La vallée de la Marne entre Champagne, Perthois et Vallage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Mutations des Territoires en Europe (MTE), CNRS, Université Paul Valéry, Sep 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowhunting in France, an emergent city dweller leisure reconciling sustainable development and countryside management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processes of metropolisation in north-western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Oulu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les achats immobiliers néerlandais en Thiérache, ou la périmétropolisation d'un espace de marge par la Randstad holland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les étrangers dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la gouvernance et de la planification urbaine à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire « Logiques métropolitaines : modèles, acteurs et processus »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRESI-CNRS; Laboratoire HVT; CERAPS; TRACES-INRETS; IAUL, Jun 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metropolisation, from the urban governance to the territorial recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenging new realities - Focusing on flexibilization of administrative structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU Commission on Geography and Public Administration, Sep 1999, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la notion de gouvernance urbaine et ses déclinaisons à Lille-métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux dans la construction des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Fontenay/Saint-Cloud; ENS-Géophile; UMR Géographie-cités, May 1999, Fontenay-aux Roses, France. pp107-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de métropolisation au sein de l’espace euro-régional associant le Nord-Pas-de-Calais aux régions belges et au Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les euro-régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Oct 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de métropole et son évolution sémantique : approche épistémologique d'une notion clé qui intéresse les phénomènes de recomposition spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées IFRESI/CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRESI/CNRS, Mar 1997, Lille, France. pp 63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités transfrontalières en agglomération : de la quotidienneté à l’utopie urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie "La planète nomade, les mobilités géographiques d'aujourd'hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Carte (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...908 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de métropole et son évolution sémantique : approche épistémologique d'une notion clé qui intéresse les phénomènes de recomposition spatiale</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Grand Est : une colonisation électro-nucléaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653167v1</w:t>
+                <w:t xml:space="preserve">hal-03013576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités transfrontalières en agglomération : de la quotidienneté à l’utopie urbaine ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Cigeo Bure, une menace sur l'économie régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607798v1</w:t>
+                <w:t xml:space="preserve">hal-03013581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4818,51 +4818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252DFA0D"/>
+    <w:nsid w:val="F4A0B463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ginet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083232001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coetquen.fr/boutique/livres/trois-ans-d-etudes-d-infirmiere.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/gb/book/978-613-1-53524-6/la-m%C3%A9tropole-lilloise-au-tournant-des-ann%C3%A9es-1990?search=m%C3%A9tropole%20lilloise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01300305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00966048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Ghiara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.735.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.16756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Glon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hulbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_opposition_citoyenne_au_projet_cigeo_cadrage_geographique_et_enjeux_geopolitiques_locaux_et_globaux_pierre_ginet-9782343118819-53311.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropoles_en_construction_territoires_politiques_et_processus-9782747561662-17140.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407914v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084925v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ginet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083232001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coetquen.fr/boutique/livres/trois-ans-d-etudes-d-infirmiere.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/gb/book/978-613-1-53524-6/la-m%C3%A9tropole-lilloise-au-tournant-des-ann%C3%A9es-1990?search=m%C3%A9tropole%20lilloise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01300305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00966048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Ghiara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.735.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.16756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Glon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hulbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_opposition_citoyenne_au_projet_cigeo_cadrage_geographique_et_enjeux_geopolitiques_locaux_et_globaux_pierre_ginet-9782343118819-53311.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropoles_en_construction_territoires_politiques_et_processus-9782747561662-17140.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407914v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084925v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>