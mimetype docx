--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2872,165 +2872,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la notion de gouvernance urbaine et ses déclinaisons à Lille-métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux dans la construction des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure de Fontenay/Saint-Cloud; ENS-Géophile; UMR Géographie-cités, May 1999, Fontenay-aux Roses, France. pp107-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The metropolisation, from the urban governance to the territorial recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging new realities - Focusing on flexibilization of administrative structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU Commission on Geography and Public Administration, Sep 1999, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04591390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de métropolisation au sein de l’espace euro-régional associant le Nord-Pas-de-Calais aux régions belges et au Kent</w:t>
               </w:r>
@@ -4818,51 +4818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4A0B463"/>
+    <w:nsid w:val="9306A216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ginet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083232001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coetquen.fr/boutique/livres/trois-ans-d-etudes-d-infirmiere.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/gb/book/978-613-1-53524-6/la-m%C3%A9tropole-lilloise-au-tournant-des-ann%C3%A9es-1990?search=m%C3%A9tropole%20lilloise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01300305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00966048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Ghiara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.735.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.16756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Glon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hulbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_opposition_citoyenne_au_projet_cigeo_cadrage_geographique_et_enjeux_geopolitiques_locaux_et_globaux_pierre_ginet-9782343118819-53311.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropoles_en_construction_territoires_politiques_et_processus-9782747561662-17140.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407914v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084925v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-ginet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083232001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coetquen.fr/boutique/livres/trois-ans-d-etudes-d-infirmiere.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/gb/book/978-613-1-53524-6/la-m%C3%A9tropole-lilloise-au-tournant-des-ann%C3%A9es-1990?search=m%C3%A9tropole%20lilloise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01300305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00966048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Ghiara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.735.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.16756" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Glon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hulbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_opposition_citoyenne_au_projet_cigeo_cadrage_geographique_et_enjeux_geopolitiques_locaux_et_globaux_pierre_ginet-9782343118819-53311.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-metropoles_en_construction_territoires_politiques_et_processus-9782747561662-17140.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407914v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04587956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01084925v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>