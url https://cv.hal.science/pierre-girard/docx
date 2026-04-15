--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -316,402 +316,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organisation in rice farming systems: what matters? Insights from the Volta region in Ghana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">What do we know about work and employment in agriculture in Africa? A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Soullier</w:t>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+                <w:t xml:space="preserve">Lionel Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzifa Gertrude Torvikey</w:t>
+                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Avelange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRSA; INRAE; Cirad, Jan 2025, Dakar, Senegal. 21p</w:t>
+              <w:t xml:space="preserve">, ISRA; INRAE; Cirad, Jan 2025, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935327v1</w:t>
+                <w:t xml:space="preserve">hal-04935293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about work and employment in agriculture in Africa? A literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+                <w:t xml:space="preserve">Organisation du travail et conditions de travail dans la filière rizicole au Ghana : quels enseignements pour créer des emplois décents et attractifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Villard</w:t>
+                <w:t xml:space="preserve">Guillaume Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+                <w:t xml:space="preserve">Dzifa Gertrude Torvikey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+                <w:t xml:space="preserve">Mawungo Fred Dzanku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRA; INRAE; Cirad, Jan 2025, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Webinaire « Pause Travail » du RMT Travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935293v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du travail et conditions de travail dans la filière rizicole au Ghana : quels enseignements pour créer des emplois décents et attractifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work organisation in rice farming systems: what matters? Insights from the Volta region in Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzifa Gertrude Torvikey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mawungo Fred Dzanku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Pause Travail » du RMT Travail en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSA; INRAE; Cirad, Jan 2025, Dakar, Senegal. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447857v1</w:t>
+                <w:t xml:space="preserve">hal-04935327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How decent are jobs in food processing SMEs in West Africa? Evidence from Shea, Mango, Groundnuts, Cashew processing SMEs in Burkina Faso and Senegal</w:t>
               </w:r>
@@ -1825,367 +1825,1012 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser et accompagner les initiatives des acteurs ruraux = Empowerment of the rural actors. A renewal of farming systems perspectives, 8 th European IFSA Symposium, 6-10 Juillet 2008 Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change, (im)mobility and land tenure: Challenges for family farming in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Hrabanski Marie (ed.); Demenois Julien (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.113-125, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique, (im)mobilités et foncier : quels enjeux pour les agricultures familiales aux Suds ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-154, 2025, 978-2-7592-4008-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport social d’activité et changement structurel : le cas du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Boyer; Jean-Pierre Chanteau; Agnès Labrousse; Thomas Lamarche; Association Recherche &amp; Régulation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des structures agraires et installation des jeunes en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astou Diao Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djiby Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structures agraires et accès des jeunes à la terre : gestion intrafamiliale du foncier et stratégies d’autonomisation des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-140, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risks of mass unemployment and worsening of working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; FAO, pp.75-77, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zambia: internal migrations at the core of territorial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Chapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Africa in motion: Dynamics and drivers of migration South of the Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glaring Deficit: Decent Work in the Agricultural and Food Sectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological challenges in assessing the viability of agroecological practices: lessons from a multi-case study in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Magaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01010-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415280v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological challenges in assessing the viability of agroecological practices: lessons from a multi-case study in Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Glaring Deficit: Decent Work in the Agricultural and Food Sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyaudh Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993365v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming through the lens of work organization. Illustrations from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,448 +2838,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kuzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frija Aymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2025034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From family to markets. How institutional determinants of rural youth transitions have changed in Senegal and Zambia over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 101, pp.103040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Rural-Urban Linkages and Their Contribution to Territorial Development: Insights from Zimbabwe’s Small and Medium-Sized Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécaye Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.6223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su15076223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture familiale de plus en plus dépendante du salariat ? Les travailleurs saisonniers dans l'agriculture familiale sénégalaise (régions des Niayes et du Delta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Laske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Malick Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LXII (1-2) (245-246), pp.245-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.36355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The income-labour nexus as the dominant institutional form in rural sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2643,205 +3288,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand innovations technique et organisationnelle se complètent : les Coopératives d'utilisation de matériel agricole (Cuma) au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2851,973 +3496,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail décent en agriculture : l’appréhender au prisme de l’organisation familiale du travail et des modèles productifs en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence internationale sur le futur du travail et de l’emploi dans le secteur agricoles et agroalimentaire en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camara Ad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447942v1</w:t>
-              </w:r>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-03577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion socio-économique des jeunes ruraux comme révélateur du changement structurel en Afrique subsaharienne : la trajectoire rurale revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montpellier, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTD030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03404635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion socio-économique des jeunes ruraux comme révélateur du changement structurel en Afrique subsaharienne : la trajectoire rurale revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Montpellier, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3964,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Porgo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bobo Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Bilal Diakhate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01066447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Djamen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Dongmo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyaudh Das" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Magaju" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01010-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Dione" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laske" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Sylla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.36355" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03561274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00097" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapoto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404635v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Porgo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bobo Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Bilal Diakhate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01066447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Djamen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Dongmo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Magaju" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01010-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyaudh Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Dione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laske" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Sylla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.36355" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03561274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>