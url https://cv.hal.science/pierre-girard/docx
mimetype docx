--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -270,684 +270,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Bobo Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on work and employment in the agri-food sector in West Africa Dakar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRA-BAME; CIRAD; INRAE, Jan 2025, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">International conference on work and employment in the agri-food sector in West Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRA, CIRAD, INRAE, Jan 2025, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958285v1</w:t>
+                <w:t xml:space="preserve">hal-05023373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about work and employment in agriculture in Africa? A literature review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How decent are jobs in food processing SMEs in West Africa? Evidence from Shea, Mango, Groundnuts, Cashew processing SMEs in Burkina Faso and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Porgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Bobo Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRA; INRAE; Cirad, Jan 2025, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">International conference on work and employment in the agri-food sector in West Africa Dakar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRA-BAME; CIRAD; INRAE, Jan 2025, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935293v1</w:t>
+                <w:t xml:space="preserve">hal-04958285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du travail et conditions de travail dans la filière rizicole au Ghana : quels enseignements pour créer des emplois décents et attractifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzifa Gertrude Torvikey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawungo Fred Dzanku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire « Pause Travail » du RMT Travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organisation in rice farming systems: what matters? Insights from the Volta region in Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Soullier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzifa Gertrude Torvikey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSA; INRAE; Cirad, Jan 2025, Dakar, Senegal. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How decent are jobs in food processing SMEs in West Africa? Evidence from Shea, Mango, Groundnuts, Cashew processing SMEs in Burkina Faso and Senegal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What do we know about work and employment in agriculture in Africa? A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Avelange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on work and employment in the agri-food sector in West Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRA, CIRAD, INRAE, Jan 2025, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Le futur du travail et de l’emploi dans le secteur agricole en Afrique de l’Ouest en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRA; INRAE; Cirad, Jan 2025, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023373v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique sub saharienne à travers le rapport social d'activité</w:t>
+                <w:t xml:space="preserve">Mobilités et changement structurel en Afrique subsaharienne : analyse institutionnelle à partir des trajectoires d'insertion des jeunes au Sénégal et au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mercandalli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l’Association Française d’Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFEP, ARTdev, Moisa, Innovation, CDED, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, UMR ART-Dev; UMR MOISA; CDED YS; UMR Innovation, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702473v1</w:t>
+                <w:t xml:space="preserve">hal-04708344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of work organization patterns in Africa: the family farm in question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -956,241 +926,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kuzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et changement structurel en Afrique subsaharienne : analyse institutionnelle à partir des trajectoires d'insertion des jeunes au Sénégal et au Mozambique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique sub saharienne à travers le rapport social d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Girard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l’Association Française d’Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR ART-Dev; UMR MOISA; CDED YS; UMR Innovation, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, AFEP, ARTdev, Moisa, Innovation, CDED, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708344v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming and agroecology in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming and agroecology in sub-Saharan Africa: small is beautiful?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,51 +1886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change, (im)mobility and land tenure: Challenges for family farming in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique, (im)mobilités et foncier : quels enjeux pour les agricultures familiales aux Suds ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Di Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,1280 +2470,1280 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural Africa in motion: Dynamics and drivers of migration South of the Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence internationale sur le futur du travail et de l’emploi dans le secteur agricoles et agroalimentaire en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camara Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail décent en agriculture : l’appréhender au prisme de l’organisation familiale du travail et des modèles productifs en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological challenges in assessing the viability of agroecological practices: lessons from a multi-case study in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Magaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (2), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-025-01010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glaring Deficit: Decent Work in the Agricultural and Food Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyaudh Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming through the lens of work organization. Illustrations from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kuzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frija Aymen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2025034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From family to markets. How institutional determinants of rural youth transitions have changed in Senegal and Zambia over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Rural-Urban Linkages and Their Contribution to Territorial Development: Insights from Zimbabwe’s Small and Medium-Sized Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bécaye Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103040⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.6223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15076223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149497v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Rural-Urban Linkages and Their Contribution to Territorial Development: Insights from Zimbabwe’s Small and Medium-Sized Cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From family to markets. How institutional determinants of rural youth transitions have changed in Senegal and Zambia over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15076223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.103040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161783v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture familiale de plus en plus dépendante du salariat ? Les travailleurs saisonniers dans l'agriculture familiale sénégalaise (régions des Niayes et du Delta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Laske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Malick Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LXII (1-2) (245-246), pp.245-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.36355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The income-labour nexus as the dominant institutional form in rural sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand innovations technique et organisationnelle se complètent : les Coopératives d'utilisation de matériel agricole (Cuma) au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577475v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-05447942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3775,149 +3775,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion socio-économique des jeunes ruraux comme révélateur du changement structurel en Afrique subsaharienne : la trajectoire rurale revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. Université de Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020MONTD030⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03404635v1</w:t>
+                <w:t xml:space="preserve">tel-03147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion socio-économique des jeunes ruraux comme révélateur du changement structurel en Afrique subsaharienne : la trajectoire rurale revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université de Montpellier, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. Université Montpellier, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020MONTD030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03147504v1</w:t>
+                <w:t xml:space="preserve">tel-03404635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4072,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Porgo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bobo Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Bilal Diakhate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01066447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Djamen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Dongmo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Magaju" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01010-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyaudh Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Dione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laske" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Sylla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.36355" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03561274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Porgo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bobo Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Bilal Diakhate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01066447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Djamen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Dongmo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flottes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chapoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Magaju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01010-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyaudh Das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Dione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076223" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laske" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.36355" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03561274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTD030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>