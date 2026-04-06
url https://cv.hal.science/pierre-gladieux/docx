--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1146,827 +1146,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the rice blast pathogen on spatially structured rice landraces maintains multiple generalist fungal lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale phylogeny and comparative genomics of the fungal order Sordariales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Ivar Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ravel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meusnier</w:t>
+                <w:t xml:space="preserve">Ioana Onut Brännström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16927⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.107938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084407v1</w:t>
+                <w:t xml:space="preserve">hal-04709225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of &amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt; clade B, isolated from burned &amp;lt;i&amp;gt;Cytisus&amp;lt;/i&amp;gt; sp. plants in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bonometti</w:t>
+                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Naour-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Bellis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00627-23⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456049v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft genome sequences of &amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt; clade B, isolated from burned &amp;lt;i&amp;gt;Cytisus&amp;lt;/i&amp;gt; sp. plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Naour-Vernet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011294⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.e00627-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00627-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234581v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in an ascomycete fungus with self-fertile spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Vittorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rodríguez de La Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Vittorelli</w:t>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale phylogeny and comparative genomics of the fungal order Sordariales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bonometti</w:t>
+                <w:t xml:space="preserve">Means, motive and opportunity for biological invasions: Genetic introgression in a fungal pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Rogério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisa Ciampi‐guillardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Westerberg</w:t>
+                <w:t xml:space="preserve">Fernando Henrique Correr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Onut Brännström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Guillou</w:t>
+                <w:t xml:space="preserve">Guilherme Kenichi Hosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 189, pp.107938. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2428-2442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709225v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Means, motive and opportunity for biological invasions: Genetic introgression in a fungal pathogen</w:t>
+                <w:t xml:space="preserve">Evolution of the rice blast pathogen on spatially structured rice landraces maintains multiple generalist fungal lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Rogério</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
+                <w:t xml:space="preserve">Sajid Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maisa Ciampi‐guillardi</w:t>
+                <w:t xml:space="preserve">Sebastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Henrique Correr</w:t>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Kenichi Hosaka</w:t>
+                <w:t xml:space="preserve">Isabelle Meusnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2428-2442. </w:t>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2519-2533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583768v1</w:t>
+                <w:t xml:space="preserve">hal-04084407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridizations between formae speciales of Venturia inaequalis pave the way for a new biocontrol strategy to manage fungal plant pathogens</w:t>
               </w:r>
@@ -2080,295 +2080,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
+                <w:t xml:space="preserve">Maintenance of divergent lineages of the Rice Blast Fungus Pyricularia oryzae through niche separation, loss of sex and post-mating genetic incompatibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Maud Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+                <w:t xml:space="preserve">Joëlle Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.e1010687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910388v1</w:t>
+                <w:t xml:space="preserve">hal-03948351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of divergent lineages of the Rice Blast Fungus Pyricularia oryzae through niche separation, loss of sex and post-mating genetic incompatibilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Charriat</w:t>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Milazzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.e1010687. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948351v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
               </w:r>
@@ -2501,77 +2501,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the Origin and Evolutionary History of Pyricularia oryzae Infecting Maize and Barnyard Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Pordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomic- and Phylogenomic-Enabled Advances to Increase Insight Into Pathogen Biology and Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,64 +2756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,51 +3292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic approach to develop a new qPCR test enabling detection of the pyricularia oryzae lineage causing wheat blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,204 +3416,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyricularia graminis-tritici is not the correct species name for the wheat blast fungus: response to Ceresini et al. (MPP 20:2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
+                <w:t xml:space="preserve">Barbara Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+                <w:t xml:space="preserve">Mark Farman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Auger</w:t>
+                <w:t xml:space="preserve">Yukio Tosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
+                <w:t xml:space="preserve">Dominik Begerow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.173-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618365v1</w:t>
+                <w:t xml:space="preserve">hal-02622189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the aromatic group of cultivated rice (Oryza sativa L.) traced to the Indian subcontinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Civan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riza Batista-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,2531 +3684,2531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyricularia graminis-tritici is not the correct species name for the wheat blast fungus: response to Ceresini et al. (MPP 20:2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyricularia oryzae : quelques précisions taxonomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Valent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 723</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622189v1</w:t>
+                <w:t xml:space="preserve">hal-02944071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Southern Rice Black-Streaked Dwarf Virus in the Centuries-Old Chinese Yuanyang Agrosystem of Rice Landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Moubset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Jung Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v11110985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyricularia oryzae : quelques précisions taxonomiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+                <w:t xml:space="preserve">Programmed Cell Death in Neurospora crassa Is Controlled by the Allorecognition Determinant rcd-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asen Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louise Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213 (4), pp.1387-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.119.302617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944071v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed Cell Death in Neurospora crassa Is Controlled by the Allorecognition Determinant rcd-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Introductions Without Admixture of Colletotrichum truncatum Associated with Soybean Anthracnose in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Rogério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Sidnei Massola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asen Daskalov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Louise Glass</w:t>
+                <w:t xml:space="preserve">Maisa Ciampi-Guillardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.119.302617⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-08-18-0321-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619094v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Introductions Without Admixture of Colletotrichum truncatum Associated with Soybean Anthracnose in Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flávia Rogério</w:t>
+                <w:t xml:space="preserve">Understanding Adaptation, Coevolution, Host Specialization, and Mating System in Castrating Anther-Smut Fungi by Combining Population and Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny E Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantin E Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-08-18-0321-R⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.431-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-095947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627952v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Adaptation, Coevolution, Host Specialization, and Mating System in Castrating Anther-Smut Fungi by Combining Population and Comparative Genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t>
+                <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantin E Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57, pp.431-457. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-095947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281429v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLR surveillance of essential SEC-9 SNARE proteins induces programmed cell death upon allorecognition in filamentous fungi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What makes a specialized endophyte special?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Louise Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1719705115⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (15), pp.3037-3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624524v1</w:t>
+                <w:t xml:space="preserve">hal-02620792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a specialized endophyte special?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-occurrence among three divergent plant-castrating fungi in the same Silene host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Antonovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (15), pp.3037-3039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14775⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3357 - 3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620792v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence among three divergent plant-castrating fungi in the same Silene host species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael E Hood</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien de Vienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janis Antonovics</w:t>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14805⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01806-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921830v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
+                <w:t xml:space="preserve">Updates in the Language of Histoplasma Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01806-17⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00181-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624365v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates in the Language of Histoplasma Biodiversity</w:t>
+                <w:t xml:space="preserve">Gene Flow between Divergent Cereal- and Grass-Specific Lineages of the Rice Blast Fungus Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Soanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00181-18⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01219-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619830v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Flow between Divergent Cereal- and Grass-Specific Lineages of the Rice Blast Fungus Magnaporthe oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome wide analysis of the transition to pathogenic lifestyles in Magnaporthales fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana C. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Anne Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01219-17⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24301-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625604v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide analysis of the transition to pathogenic lifestyles in Magnaporthales fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guohong Cai</w:t>
+                <w:t xml:space="preserve">NLR surveillance of essential SEC-9 SNARE proteins induces programmed cell death upon allorecognition in filamentous fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana C. Price</w:t>
+                <w:t xml:space="preserve">Corinne Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Anne Crouch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven J. Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louise Glass</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (10), pp.E2292-E2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24301-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1719705115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621575v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of Fungal Genetic Variation and Associating It with Phenotypic Diversity</w:t>
+                <w:t xml:space="preserve">Continental-level population differentiation and environmental adaptation in the mushroom Suillus brevipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Taylor</w:t>
+                <w:t xml:space="preserve">Sara Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Branco</w:t>
+                <w:t xml:space="preserve">Ke Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gao</w:t>
+                <w:t xml:space="preserve">Hui-Ling Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hann-Soden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Montoya</w:t>
+                <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.FUNK-0057-2016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.2063-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608668v1</w:t>
+                <w:t xml:space="preserve">hal-02624420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-level population differentiation and environmental adaptation in the mushroom Suillus brevipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Branco</w:t>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Bi</w:t>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Ling Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Badouin</w:t>
+                <w:t xml:space="preserve">G. Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.2063-2076. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.2150-2166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624420v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+                <w:t xml:space="preserve">Co-occurrence and hybridization of anther-smut pathogens specialized on Dianthus hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+                <w:t xml:space="preserve">Elsa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+                <w:t xml:space="preserve">Casey Silver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Zara</w:t>
+                <w:t xml:space="preserve">Lisa Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.2150-2166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1877-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608516v1</w:t>
+                <w:t xml:space="preserve">hal-01605903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence and hybridization of anther-smut pathogens specialized on Dianthus hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread selective sweeps throughout the genome of model plant pathogenic fungi and identification of effector candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Siguenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rosenthal</w:t>
+                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.1877-1890. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14073⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605903v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread selective sweeps throughout the genome of model plant pathogenic fungi and identification of effector candidates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Sources of Fungal Genetic Variation and Associating It with Phenotypic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">C. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Siguenza</w:t>
+                <w:t xml:space="preserve">C. Hann-Soden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
+                <w:t xml:space="preserve">L. Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (7), </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.FUNK-0057-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448856v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and population structure of the anther smut Microbotryum silenes-acaulis parasitizing an arctic-alpine plant</w:t>
+                <w:t xml:space="preserve">Pathogen effectors and plant immunity determine specialization of the blast fungus to rice subspecies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Bueker</w:t>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Eberlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+                <w:t xml:space="preserve">Huichuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meusnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alodie Snirc</w:t>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (3), pp.811--824. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497390v1</w:t>
+                <w:t xml:space="preserve">hal-01602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen effectors and plant immunity determine specialization of the blast fungus to rice subspecies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of greenbeard genes Involved in long-distance kind discrimination in a microbial eukaryote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liao</w:t>
+                <w:t xml:space="preserve">Jiuhai Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huichuan Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Adreit</w:t>
+                <w:t xml:space="preserve">Gabriel Rosenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">David J. Kowbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.1-18. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.e1002431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.19377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602225v1</w:t>
+                <w:t xml:space="preserve">hal-02638459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t>
               </w:r>
@@ -6468,1935 +6468,1935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of greenbeard genes Involved in long-distance kind discrimination in a microbial eukaryote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Heller</w:t>
+                <w:t xml:space="preserve">Strong phylogeographic costructure between the anther-smut fungus and its white campion host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Feurtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuhai Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Michael E. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002431⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (212), pp.668-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638459v1</w:t>
+                <w:t xml:space="preserve">hal-01365319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong phylogeographic costructure between the anther-smut fungus and its white campion host</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Distribution and population structure of the anther smut Microbotryum silenes-acaulis parasitizing an arctic-alpine plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Bueker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Eberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E. Hood</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Angela Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (212), pp.668-679. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.811--824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365319v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and natural drivers of gene flow in a temperate wild fruit tree: a basis for conservation and breeding programs in apples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of allorecognition loci in neurospora crassa by genomics and evolutionary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uriel Gelin</w:t>
+                <w:t xml:space="preserve">Jiuhai H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+                <w:t xml:space="preserve">Elisabeth Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Misvanderbrugge</w:t>
+                <w:t xml:space="preserve">Joanna Bueche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12250⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2417-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328871v1</w:t>
+                <w:t xml:space="preserve">hal-02633307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globally invading populations of the fungal plant pathogen Verticillium dahliae are dominated by multiple divergent lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Petit</w:t>
+                <w:t xml:space="preserve">Dylan Pg Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Suraj Gurung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Inderbitzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi K Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu396⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302682v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of allorecognition loci in neurospora crassa by genomics and evolutionary approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Hall</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Michalecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msv125⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633307v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monika Michalecka</w:t>
+                <w:t xml:space="preserve">Genomic sequencing reveals historical, demographic and selective factors associated with the diversification of the fire-associated fungus Neurospora discreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
+                <w:t xml:space="preserve">Benjamin Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kowbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (22), pp.5657-5675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392705v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally invading populations of the fungal plant pathogen Verticillium dahliae are dominated by multiple divergent lineages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suraj Gurung</w:t>
+                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi K Atallah</w:t>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (8), pp.2824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12789⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631621v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic sequencing reveals historical, demographic and selective factors associated with the diversification of the fire-associated fungus Neurospora discreta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wilson</w:t>
+                <w:t xml:space="preserve">Genetic isolation between two recently diverged populations of a symbiotic fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perraudeau</w:t>
+                <w:t xml:space="preserve">Christopher Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliam Montoya</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kowbel</w:t>
+                <w:t xml:space="preserve">Kurt Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (22), pp.5657-5675. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.2747-2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303142v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The population biology of fungal invasions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Feurtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
+                <w:t xml:space="preserve">Michael  E. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (9), pp.1969-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638009v1</w:t>
+                <w:t xml:space="preserve">hal-02328879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic isolation between two recently diverged populations of a symbiotic fungus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ellison</w:t>
+                <w:t xml:space="preserve">Eric Fontanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Labutti</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (11), pp.2747-2758. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.928-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303143v1</w:t>
+                <w:t xml:space="preserve">hal-01302682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The population biology of fungal invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Anthropogenic and natural drivers of gene flow in a temperate wild fruit tree: a basis for conservation and breeding programs in apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Feurtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael  E. Hood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alodie Snirc</w:t>
+                <w:t xml:space="preserve">Uriel Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Misvanderbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13028⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328879v1</w:t>
+                <w:t xml:space="preserve">hal-02328871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Badouin</w:t>
+                <w:t xml:space="preserve">The domestication and evolutionary ecology of apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Branca</w:t>
+                <w:t xml:space="preserve">Marinus J.M. Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Roldán-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302695v1</w:t>
+                <w:t xml:space="preserve">hal-02328898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestication and evolutionary ecology of apples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Inferring the contribution of sexual reproduction, migration and off-season survival to the temporal maintenance of microbial populations: a case study on the wheat fungal pathogen Puccinia striiformis f.sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus J.M. Smulders</w:t>
+                <w:t xml:space="preserve">Hidayatur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Roldán-Ruiz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saqib Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.603-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328898v1</w:t>
+                <w:t xml:space="preserve">hal-01303146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the contribution of sexual reproduction, migration and off-season survival to the temporal maintenance of microbial populations: a case study on the wheat fungal pathogen Puccinia striiformis f.sp. tritici</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saqib Muhammad</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Habib</w:t>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (3), pp.603-617. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12629⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303146v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, Migration Routes and Worldwide Population Genetic Structure of the Wheat Yellow Rust Pathogen Puccinia striiformis f.sp. tritici</w:t>
               </w:r>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayatur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Saqib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,377 +8644,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purifying selection after episodes of recurrent adaptive diversification in fungal pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘Dr Jekyll and Mr Hyde fungus’: noble rot versus gray mold symptoms of Botrytis cinerea on grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328913v1</w:t>
+                <w:t xml:space="preserve">hal-02328908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Dr Jekyll and Mr Hyde fungus’: noble rot versus gray mold symptoms of Botrytis cinerea on grapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+                <w:t xml:space="preserve">Crop-to-wild gene flow and spatial genetic structure in the closest wild relatives of the cultivated apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (6), pp.960-969. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12079⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.737-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328908v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-to-wild gene flow and spatial genetic structure in the closest wild relatives of the cultivated apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purifying selection after episodes of recurrent adaptive diversification in fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328919v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial recolonization history of the European crabapple (Malus sylvestris Mill.), a wild contributor to the domesticated apple</w:t>
               </w:r>
@@ -9423,64 +9423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9531,51 +9531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the history of domesticated apple: secondary contribution of the European wild apple to the genome of cultivated varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,996 +9659,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct invasion sources of common ragweed (Ambrosia artemisiifolia) in Eastern and Western Europe</w:t>
+                <w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Jonot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9880-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (21), pp.4521-4532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05288.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329038v1</w:t>
+                <w:t xml:space="preserve">hal-02329021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (21), pp.4521-4532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05288.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 20 (13), pp.2739-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05138.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329021v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Distinct invasion sources of common ragweed (Ambrosia artemisiifolia) in Eastern and Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+                <w:t xml:space="preserve">Levente Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+                <w:t xml:space="preserve">Benjamin Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gladieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barres</w:t>
+                <w:t xml:space="preserve">Odile Jonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9880-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05138.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136973v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the anther-smut pathogen Microbotryum on species of the Caryophyllaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael E Hood</w:t>
+                <w:t xml:space="preserve">Maintenance of Fungal Pathogen Species That Are Specialized to Different Hosts: Allopatric Divergence and Introgression through Secondary Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Mena-Alí</w:t>
+                <w:t xml:space="preserve">E. Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda K Gibson</w:t>
+                <w:t xml:space="preserve">M. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Oxelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">M. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03268.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.459-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msq235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333085v1</w:t>
+                <w:t xml:space="preserve">hal-02333046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Fungal Pathogen Species That Are Specialized to Different Hosts: Allopatric Divergence and Introgression through Secondary Contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vercken</w:t>
+                <w:t xml:space="preserve">Host-specific differentiation among populations of Venturia inaequalis causing scab on apple, pyracantha and loquat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontaine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msq235⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (6), pp.511-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333046v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-specific differentiation among populations of Venturia inaequalis causing scab on apple, pyracantha and loquat.</w:t>
+                <w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.658-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668199v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Distribution of the anther-smut pathogen Microbotryum on species of the Caryophyllaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mena-Alí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Amanda K Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Oxelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (1), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03268.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04331642v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial Refugia in Pathogens: European Genetic Structure of Anther Smut Pathogens on Silene latifolia and Silene dioica</w:t>
               </w:r>
@@ -10686,51 +10686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (12), pp.e1001229. </w:t>
@@ -11001,51 +11001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin and Spread of the Scab Disease of Apple: Out of Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afoufa-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11122,51 +11122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and colonization history of newly virulent strains of the phytopathogenic fungus Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11529,103 +11529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could small interfering RNA be involved in host specialization in the grey mould fungus Botrytis cinerea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Roma, Italy. p.310</w:t>
@@ -11654,90 +11654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11779,103 +11779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t>
@@ -11904,103 +11904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic study shows endemic and pandemic rice blast lineages and lineages between rice and setaria infecting gene pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t>
@@ -12029,103 +12029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th French society for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, France. </w:t>
@@ -12154,103 +12154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Santa-Cruz, Chile. , 178 p., 2016, Abstract book : XVII International Botrytis Symposium</w:t>
@@ -12273,277 +12273,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide population genetic analyses suggests Himalaya as a centre of diversity for Puccinia striiformis f.sp. with high sex ability and temperature adaptation</w:t>
+                <w:t xml:space="preserve">Population structure and temporal maintenance of Puccinia striiformis in the Himalayan region of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayatur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahab Saqib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelique Gautier</w:t>
+                <w:t xml:space="preserve">Muhammad Fiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. , 2012, Session Posters Ecologie évolutive du parasitisme et de la symbiose - biologie et génétique des populations de bioagresseurs et des symbiotes</w:t>
+              <w:t xml:space="preserve">Disease risk and food security. Proceedings of the 13th International cereal rusts and powdery mildews conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. Wan-Quan CHEN, 2012, Session 2. population genetics and pathogen diversity</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191173v1</w:t>
+                <w:t xml:space="preserve">hal-01191240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and temporal maintenance of Puccinia striiformis in the Himalayan region of Pakistan</w:t>
+                <w:t xml:space="preserve">Worldwide population genetic analyses suggests Himalaya as a centre of diversity for Puccinia striiformis f.sp. with high sex ability and temperature adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Fiaz</w:t>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease risk and food security. Proceedings of the 13th International cereal rusts and powdery mildews conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. Wan-Quan CHEN, 2012, Session 2. population genetics and pathogen diversity</w:t>
+              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. , 2012, Session Posters Ecologie évolutive du parasitisme et de la symbiose - biologie et génétique des populations de bioagresseurs et des symbiotes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191240v1</w:t>
+                <w:t xml:space="preserve">hal-01191173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12555,323 +12555,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouna Raji</w:t>
+                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Naour-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236508v1</w:t>
+                <w:t xml:space="preserve">hal-04709363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+                <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine De Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04709363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in the fungus Schizothecium tetrasporum (Ascomycota, Sordariales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Vittorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Vittorelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12923,90 +12923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Differentiation and Incipient Speciation in the Fungal Pathogen Causing Rice Blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Borron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13045,103 +13045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13161,271 +13161,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow between divergent cereal‐ and grass-specific lineages of the rice blast fungus Magnaporthe oryzae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944056v1</w:t>
+                <w:t xml:space="preserve">hal-02944054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Gene flow between divergent cereal‐ and grass-specific lineages of the rice blast fungus Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Adreit</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Soanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944054v1</w:t>
+                <w:t xml:space="preserve">hal-02944056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t>
               </w:r>
@@ -13437,64 +13437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofazzal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Croll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Soanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13613,51 +13613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Biophysics Congress (EBSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden</w:t>
@@ -13686,103 +13686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
@@ -13837,77 +13837,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meusnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
@@ -14124,428 +14124,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and spread of the multihost pathogen Pyricularia oryzae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology And Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max-Planck-Institut. DEU., Mar 2018, Plön, Germany</w:t>
+              <w:t xml:space="preserve">12. Journées Jean Chevauchon JJC2018 - Rencontres de Phytopathologie &amp; Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786565v1</w:t>
+                <w:t xml:space="preserve">hal-02785894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Jean Chevauchon JJC2018 - Rencontres de Phytopathologie &amp; Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.19</w:t>
+              <w:t xml:space="preserve">Séminaires du Centre for Ecological and Evolutionary Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Ecological and Evolutionary Synthesis (CEES). Oslo., 2018, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785894v1</w:t>
+                <w:t xml:space="preserve">hal-02785216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Centre for Ecological and Evolutionary Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Ecological and Evolutionary Synthesis (CEES). Oslo., 2018, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Séminaires du département de Génétique de l'Université de Neuchatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., 2018, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785216v1</w:t>
+                <w:t xml:space="preserve">hal-02785215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
+                <w:t xml:space="preserve">Emergence and spread of the multihost pathogen Pyricularia oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du département de Génétique de l'Université de Neuchatel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., 2018, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">Fungal Ecology And Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max-Planck-Institut. DEU., Mar 2018, Plön, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785215v1</w:t>
+                <w:t xml:space="preserve">hal-02786565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis reveals multiple endemic and pandemic lineages of rice blast and gene flow into recombining populations from southeast continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14600,77 +14600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple endemic and pandemic lineages of the rice blast pathogen and gene flow into recombining populations from Southeast continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14725,64 +14725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of pandemic and endemic rice-infecting lineages of Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,77 +14859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliam A Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kowbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. workshop of the COST Action SUSTAIN on Evolutionary genomics of plant pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kiel, Germany. 79 p</w:t>
@@ -14984,51 +14984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Støvring M. S. Hovmøller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15079,103 +15079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Resistance genes introgressed in agrosystems act as gateways for virulent populations from the wild: the apple scab case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Resistance Sustainability International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La Colle sur Loup, France</w:t>
@@ -15217,90 +15217,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic traits drive the emergence of pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, United States</w:t>
@@ -15381,51 +15381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de division : dans le temps et l’espace - Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Roscoff, France</w:t>
@@ -15620,51 +15620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 13 - Neurospora from Natural Populations: Population Genomics Insights into the Life History of a Model Microbial Eukaryote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hann-Soden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15810,51 +15810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, Annual Reviews, 529 p., 2019, Annual Review of Phytopathology, 978-0-8243-1357-9. </w:t>
@@ -15918,51 +15918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Byrnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16219,51 +16219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365AB7A9"/>
+    <w:nsid w:val="6512E019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16450,51 +16450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>