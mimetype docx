--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -208,563 +208,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic organization, domain assortments, and nucleotide-binding domain diversity of NLR proteins in Sordariales fungi</w:t>
+                <w:t xml:space="preserve">Diversity of Sordariales Fungi: Identification of Seven New Species of Naviculisporaceae Through Morphological Analyses and Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas T. Bonometti</w:t>
+                <w:t xml:space="preserve">Narumon Tangthirasunun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Charriat</w:t>
+                <w:t xml:space="preserve">Valérie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Hensen</w:t>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Miñana-Posada</w:t>
+                <w:t xml:space="preserve">Lucas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Johannesson</w:t>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (7), pp.e1011739. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof11120880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352619v1</w:t>
+                <w:t xml:space="preserve">hal-05418651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Sordariales Fungi: Identification of Seven New Species of Naviculisporaceae Through Morphological Analyses and Genome Sequencing</w:t>
+                <w:t xml:space="preserve">Genomic organization, domain assortments, and nucleotide-binding domain diversity of NLR proteins in Sordariales fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narumon Tangthirasunun</w:t>
+                <w:t xml:space="preserve">Lucas T. Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gautier</w:t>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+                <w:t xml:space="preserve">Noah Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bonometti</w:t>
+                <w:t xml:space="preserve">Silva Miñana-Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+                <w:t xml:space="preserve">Hanna Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (12), pp.880. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.e1011739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof11120880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418651v1</w:t>
+                <w:t xml:space="preserve">hal-05352619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyricularia oryzae : Lab star and field scourge</w:t>
+                <w:t xml:space="preserve">Extensive immune receptor repertoire diversity in disease-resistant rice landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Baudin</w:t>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Naour--Vernet</w:t>
+                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Sebastian Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Tharreau</w:t>
+                <w:t xml:space="preserve">Agathe Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐henri Lebrun</w:t>
+                <w:t xml:space="preserve">Diana Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.e13449. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.3983-3995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554386v1</w:t>
+                <w:t xml:space="preserve">hal-04694233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive immune receptor repertoire diversity in disease-resistant rice landraces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pyricularia oryzae : Lab star and field scourge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Naour--Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Jouet</w:t>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ortiz</w:t>
+                <w:t xml:space="preserve">Marc‐henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.3983-3995. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.e13449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694233v1</w:t>
+                <w:t xml:space="preserve">hal-04554386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t>
               </w:r>
@@ -878,870 +878,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and spread of the barley net blotch pathogen coincided with crop domestication and cultivation history</w:t>
+                <w:t xml:space="preserve">Deep population structure linked to host vernalization requirement in the barley net blotch fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetris Taliadoros</w:t>
+                <w:t xml:space="preserve">Julie Ramírez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Feurtey</w:t>
+                <w:t xml:space="preserve">Sonia Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Wyatt</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Pauline Di Vittorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010884⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.001241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532805v1</w:t>
+                <w:t xml:space="preserve">hal-04572543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep population structure linked to host vernalization requirement in the barley net blotch fungal pathogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence and spread of the barley net blotch pathogen coincided with crop domestication and cultivation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Guillou</w:t>
+                <w:t xml:space="preserve">Demetris Taliadoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
+                <w:t xml:space="preserve">Alice Feurtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Di Vittorio</w:t>
+                <w:t xml:space="preserve">Nathan Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florelle Bonal</w:t>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (5), pp.001241. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1010884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572543v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale phylogeny and comparative genomics of the fungal order Sordariales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Westerberg</w:t>
+                <w:t xml:space="preserve">Marie Le Naour-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Onut Brännström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Guillou</w:t>
+                <w:t xml:space="preserve">Jérôme Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107938⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709225v1</w:t>
+                <w:t xml:space="preserve">hal-04234581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Charriat</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of &amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt; clade B, isolated from burned &amp;lt;i&amp;gt;Cytisus&amp;lt;/i&amp;gt; sp. plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gracy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ravel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011294. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.e00627-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00627-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234581v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of &amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt; clade B, isolated from burned &amp;lt;i&amp;gt;Cytisus&amp;lt;/i&amp;gt; sp. plants in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in an ascomycete fungus with self-fertile spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Bellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+                <w:t xml:space="preserve">Nina Vittorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Guéret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Rodríguez de La Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00627-23⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456049v1</w:t>
+                <w:t xml:space="preserve">hal-04022779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in an ascomycete fungus with self-fertile spores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Rodríguez de La Vega</w:t>
+                <w:t xml:space="preserve">Genome-scale phylogeny and comparative genomics of the fungal order Sordariales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Hensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alodie Snirc</w:t>
+                <w:t xml:space="preserve">Ivar Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Levert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gautier</w:t>
+                <w:t xml:space="preserve">Ioana Onut Brännström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010347. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.107938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022779v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Means, motive and opportunity for biological invasions: Genetic introgression in a fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Rogério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cock van Oosterhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisa Ciampi‐guillardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the rice blast pathogen on spatially structured rice landraces maintains multiple generalist fungal lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,295 +2080,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of divergent lineages of the Rice Blast Fungus Pyricularia oryzae through niche separation, loss of sex and post-mating genetic incompatibilities</w:t>
+                <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Charriat</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Milazzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010687⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948351v1</w:t>
+                <w:t xml:space="preserve">hal-03910388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance of divergent lineages of the Rice Blast Fungus Pyricularia oryzae through niche separation, loss of sex and post-mating genetic incompatibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Maud Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+                <w:t xml:space="preserve">Joëlle Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.e1010687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910388v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
               </w:r>
@@ -2514,77 +2514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Pordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (1), pp.128-136. </w:t>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomic- and Phylogenomic-Enabled Advances to Increase Insight Into Pathogen Biology and Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,64 +2756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,498 +2884,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomy of the model filamentous fungus Podospora anserina</w:t>
+                <w:t xml:space="preserve">Higher gene flow in sex-related chromosomes than in autosomes 2 during fungal divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lorena Ament-Velásquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana E Giraud</w:t>
+                <w:t xml:space="preserve">Fanny E Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Debuchy</w:t>
+                <w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven J Saupe</w:t>
+                <w:t xml:space="preserve">Wen-Juan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MycoKeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mycokeys.75.55968⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.668-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024403v1</w:t>
+                <w:t xml:space="preserve">hal-02334226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of the rice microbial community of the Chinese centuries-old Honghe Hani rice terraces system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (8), pp.3429-3445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.15114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher gene flow in sex-related chromosomes than in autosomes 2 during fungal divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The taxonomy of the model filamentous fungus Podospora anserina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">S Lorena Ament-Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana E Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Juan Ma</w:t>
+                <w:t xml:space="preserve">Robert Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E Hood</w:t>
+                <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.668-682. </w:t>
+              <w:t xml:space="preserve">MycoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.51-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mycokeys.75.55968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334226v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic approach to develop a new qPCR test enabling detection of the pyricularia oryzae lineage causing wheat blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ioos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3416,351 +3416,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyricularia graminis-tritici is not the correct species name for the wheat blast fungus: response to Ceresini et al. (MPP 20:2)</w:t>
+                <w:t xml:space="preserve">Origin of the aromatic group of cultivated rice (Oryza sativa L.) traced to the Indian subcontinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Valent</w:t>
+                <w:t xml:space="preserve">Peter Civan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Farman</w:t>
+                <w:t xml:space="preserve">Riza Batista-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Tosa</w:t>
+                <w:t xml:space="preserve">Konstantina Drosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Begerow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+                <w:t xml:space="preserve">Chioma Ihejieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.173-179. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.832-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622189v1</w:t>
+                <w:t xml:space="preserve">hal-02627393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the aromatic group of cultivated rice (Oryza sativa L.) traced to the Indian subcontinent</w:t>
+                <w:t xml:space="preserve">Pyricularia graminis-tritici is not the correct species name for the wheat blast fungus: response to Ceresini et al. (MPP 20:2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Civan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sajid Ali</w:t>
+                <w:t xml:space="preserve">Barbara Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riza Batista-Navarro</w:t>
+                <w:t xml:space="preserve">Mark Farman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Drosou</w:t>
+                <w:t xml:space="preserve">Yukio Tosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chioma Ihejieto</w:t>
+                <w:t xml:space="preserve">Dominik Begerow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.832-843. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.173-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627393v1</w:t>
+                <w:t xml:space="preserve">hal-02622189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyricularia oryzae : quelques précisions taxonomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3798,64 +3798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Southern Rice Black-Streaked Dwarf Virus in the Centuries-Old Chinese Yuanyang Agrosystem of Rice Landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Moubset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed Cell Death in Neurospora crassa Is Controlled by the Allorecognition Determinant rcd-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asen Daskalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Introductions Without Admixture of Colletotrichum truncatum Associated with Soybean Anthracnose in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Rogério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Sidnei Massola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,90 +4166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Adaptation, Coevolution, Host Specialization, and Mating System in Castrating Anther-Smut Fungi by Combining Population and Comparative Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny E Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantin E Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,308 +4428,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a specialized endophyte special?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence among three divergent plant-castrating fungi in the same Silene host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lee Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Antonovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (15), pp.3037-3039. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14775⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3357 - 3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620792v1</w:t>
+                <w:t xml:space="preserve">hal-01921830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence among three divergent plant-castrating fungi in the same Silene host species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What makes a specialized endophyte special?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (16), pp.3357 - 3370. </w:t>
+              <w:t xml:space="preserve">, 2018, 27 (15), pp.3037-3039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921830v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,373 +4774,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates in the Language of Histoplasma Biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gene Flow between Divergent Cereal- and Grass-Specific Lineages of the Rice Blast Fungus Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Soanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00181-18⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01219-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619830v1</w:t>
+                <w:t xml:space="preserve">hal-02625604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Flow between Divergent Cereal- and Grass-Specific Lineages of the Rice Blast Fungus Magnaporthe oryzae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genome wide analysis of the transition to pathogenic lifestyles in Magnaporthales fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana C. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Anne Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01219-17⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24301-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625604v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide analysis of the transition to pathogenic lifestyles in Magnaporthales fungi</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Updates in the Language of Histoplasma Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24301-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00181-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621575v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLR surveillance of essential SEC-9 SNARE proteins induces programmed cell death upon allorecognition in filamentous fungi</w:t>
               </w:r>
@@ -5152,51 +5152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J. Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Ling Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5671,51 +5671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread selective sweeps throughout the genome of model plant pathogenic fungi and identification of effector candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,644 +5920,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen effectors and plant immunity determine specialization of the blast fungus to rice subspecies</w:t>
+                <w:t xml:space="preserve">cloncase : Estimation of sex frequency and effective population size by clonemate resampling in partially clonal organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liao</w:t>
+                <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huichuan Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Adreit</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.19377⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.845-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602225v1</w:t>
+                <w:t xml:space="preserve">hal-02328854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of greenbeard genes Involved in long-distance kind discrimination in a microbial eukaryote</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Kowbel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">M. Tofazzal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Croll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren M. Soanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002431⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-016-0309-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638459v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterization of greenbeard genes Involved in long-distance kind discrimination in a microbial eukaryote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuhai Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rosenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Kowbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-016-0309-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.e1002431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638254v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cloncase : Estimation of sex frequency and effective population size by clonemate resampling in partially clonal organisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathogen effectors and plant immunity determine specialization of the blast fungus to rice subspecies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leconte</w:t>
+                <w:t xml:space="preserve">Huichuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meusnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12511⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328854v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong phylogeographic costructure between the anther-smut fungus and its white campion host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Feurtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,77 +6634,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Bueker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Eberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.811--824. </w:t>
@@ -6736,912 +6736,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of allorecognition loci in neurospora crassa by genomics and evolutionary approaches</w:t>
+                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuhai H. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hutchison</w:t>
+                <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Bueche</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Hall</w:t>
+                <w:t xml:space="preserve">Monika Michalecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msv125⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633307v1</w:t>
+                <w:t xml:space="preserve">hal-01392705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally invading populations of the fungal plant pathogen Verticillium dahliae are dominated by multiple divergent lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Pg Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Gurung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Inderbitzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi K Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+                <w:t xml:space="preserve">Genomic sequencing reveals historical, demographic and selective factors associated with the diversification of the fire-associated fungus Neurospora discreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Gracia</w:t>
+                <w:t xml:space="preserve">Benjamin Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Fanny Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Michalecka</w:t>
+                <w:t xml:space="preserve">Liliam Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t>
+                <w:t xml:space="preserve">David Kowbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (22), pp.5657-5675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392705v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic sequencing reveals historical, demographic and selective factors associated with the diversification of the fire-associated fungus Neurospora discreta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of allorecognition loci in neurospora crassa by genomics and evolutionary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuhai H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perraudeau</w:t>
+                <w:t xml:space="preserve">Elisabeth Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliam Montoya</w:t>
+                <w:t xml:space="preserve">Joanna Bueche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kowbel</w:t>
+                <w:t xml:space="preserve">Charles Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (22), pp.5657-5675. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2417-2432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303142v1</w:t>
+                <w:t xml:space="preserve">hal-02633307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+                <w:t xml:space="preserve">Genetic isolation between two recently diverged populations of a symbiotic fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
+                <w:t xml:space="preserve">Christopher Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
+                <w:t xml:space="preserve">Kurt Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.2747-2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638009v1</w:t>
+                <w:t xml:space="preserve">hal-01303143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic isolation between two recently diverged populations of a symbiotic fungus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ellison</w:t>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Labutti</w:t>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (11), pp.2747-2758. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303143v1</w:t>
+                <w:t xml:space="preserve">hal-02638009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population biology of fungal invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Feurtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael  E. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7851,51 +7851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic and natural drivers of gene flow in a temperate wild fruit tree: a basis for conservation and breeding programs in apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Feurtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,493 +7966,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestication and evolutionary ecology of apples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus J.M. Smulders</w:t>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Roldán-Ruiz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (2), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2013.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328898v1</w:t>
+                <w:t xml:space="preserve">hal-01302695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the contribution of sexual reproduction, migration and off-season survival to the temporal maintenance of microbial populations: a case study on the wheat fungal pathogen Puccinia striiformis f.sp. tritici</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+                <w:t xml:space="preserve">The domestication and evolutionary ecology of apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidayatur Rahman</w:t>
+                <w:t xml:space="preserve">Marinus J.M. Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saqib Muhammad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Roldán-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12629⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303146v1</w:t>
+                <w:t xml:space="preserve">hal-02328898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Inferring the contribution of sexual reproduction, migration and off-season survival to the temporal maintenance of microbial populations: a case study on the wheat fungal pathogen Puccinia striiformis f.sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Badouin</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayatur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Branca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela G. Aguileta</w:t>
+                <w:t xml:space="preserve">Ahmad Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.603-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01302695v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, Migration Routes and Worldwide Population Genetic Structure of the Wheat Yellow Rust Pathogen Puccinia striiformis f.sp. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,103 +8516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high virulence and pathotype diversity of Puccinia striiformis f.sp. tritici at its centre of diversity, the Himalayan region of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayatur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Saqib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140 (2), pp.275-290. </w:t>
@@ -8644,377 +8644,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Dr Jekyll and Mr Hyde fungus’: noble rot versus gray mold symptoms of Botrytis cinerea on grapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Purifying selection after episodes of recurrent adaptive diversification in fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aguileta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12079⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328908v1</w:t>
+                <w:t xml:space="preserve">hal-02328913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-to-wild gene flow and spatial genetic structure in the closest wild relatives of the cultivated apple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The ‘Dr Jekyll and Mr Hyde fungus’: noble rot versus gray mold symptoms of Botrytis cinerea on grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (5), pp.737-748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12059⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328919v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purifying selection after episodes of recurrent adaptive diversification in fungal pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Crop-to-wild gene flow and spatial genetic structure in the closest wild relatives of the cultivated apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.737-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02328913v1</w:t>
+                <w:t xml:space="preserve">hal-02328919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial recolonization history of the European crabapple (Malus sylvestris Mill.), a wild contributor to the domesticated apple</w:t>
               </w:r>
@@ -9159,77 +9159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the invasion of the anther smut pathogen on Silene latifolia in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 198 (3), pp.946-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9257,338 +9257,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration patterns and changes in population biology associated with the worldwide spread of the oilseed rape pathogen Leptosphaeria maculans</w:t>
+                <w:t xml:space="preserve">Evolution of pathogenicity traits in the apple scab fungal pathogen in response to the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azita A. Dilmaghani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. P. Brunner</w:t>
+                <w:t xml:space="preserve">Amandine Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05535.x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (7), pp.694 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00246.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000602v1</w:t>
+                <w:t xml:space="preserve">hal-01209918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pathogenicity traits in the apple scab fungal pathogen in response to the domestication of its host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration patterns and changes in population biology associated with the worldwide spread of the oilseed rape pathogen Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita A. Dilmaghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana T. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Le Van</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">P. P. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (7), pp.694 - 704. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2519-2533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00246.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05535.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209918v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the history of domesticated apple: secondary contribution of the European wild apple to the genome of cultivated varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinus J. M. Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,103 +9665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (21), pp.4521-4532. </w:t>
@@ -9945,64 +9945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct invasion sources of common ragweed (Ambrosia artemisiifolia) in Eastern and Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levente Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,570 +10085,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Fungal Pathogen Species That Are Specialized to Different Hosts: Allopatric Divergence and Introgression through Secondary Contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Gladieux</w:t>
+                <w:t xml:space="preserve">Distribution of the anther-smut pathogen Microbotryum on species of the Caryophyllaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vercken</w:t>
+                <w:t xml:space="preserve">Jorge Mena-Alí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontaine</w:t>
+                <w:t xml:space="preserve">Amanda K Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Jonot</w:t>
+                <w:t xml:space="preserve">Bengt Oxelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msq235⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (1), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03268.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333046v1</w:t>
+                <w:t xml:space="preserve">hal-02333085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-specific differentiation among populations of Venturia inaequalis causing scab on apple, pyracantha and loquat.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
+                <w:t xml:space="preserve">Maintenance of Fungal Pathogen Species That Are Specialized to Different Hosts: Allopatric Divergence and Introgression through Secondary Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Devaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.459-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msq235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668199v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Host-specific differentiation among populations of Venturia inaequalis causing scab on apple, pyracantha and loquat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (6), pp.511-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331642v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the anther-smut pathogen Microbotryum on species of the Caryophyllaceae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mena-Alí</w:t>
+                <w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda K Gibson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+                <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.658-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03268.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02333085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial Refugia in Pathogens: European Genetic Structure of Anther Smut Pathogens on Silene latifolia and Silene dioica</w:t>
               </w:r>
@@ -10660,64 +10660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10781,51 +10781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphism of Microbotryum violaceum sl Isolates collected from different plant species on the territory of Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ia Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10884,64 +10884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the emergence of fungal plant diseases with ecological speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Gavrilets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,64 +10988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Origin and Spread of the Scab Disease of Apple: Out of Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Guo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afoufa-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11135,51 +11135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and colonization history of newly virulent strains of the phytopathogenic fungus Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11322,51 +11322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
@@ -11529,103 +11529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could small interfering RNA be involved in host specialization in the grey mould fungus Botrytis cinerea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Roma, Italy. p.310</w:t>
@@ -11654,90 +11654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11773,307 +11773,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Genomic study shows endemic and pandemic rice blast lineages and lineages between rice and setaria infecting gene pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603401v1</w:t>
+                <w:t xml:space="preserve">hal-01606836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic study shows endemic and pandemic rice blast lineages and lineages between rice and setaria infecting gene pools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Thierry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henri Adreit</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606836v1</w:t>
+                <w:t xml:space="preserve">hal-01603401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th French society for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, France. </w:t>
@@ -12154,103 +12154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Santa-Cruz, Chile. , 178 p., 2016, Abstract book : XVII International Botrytis Symposium</w:t>
@@ -12279,77 +12279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and temporal maintenance of Puccinia striiformis in the Himalayan region of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayatur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahab Saqib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,90 +12404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide population genetic analyses suggests Himalaya as a centre of diversity for Puccinia striiformis f.sp. with high sex ability and temperature adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12561,103 +12561,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Naour-Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Charriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12801,103 +12801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in the fungus Schizothecium tetrasporum (Ascomycota, Sordariales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Vittorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12923,90 +12923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Differentiation and Incipient Speciation in the Fungal Pathogen Causing Rice Blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Milazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Borron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13045,51 +13045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13167,90 +13167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13289,103 +13289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow between divergent cereal‐ and grass-specific lineages of the rice blast fungus Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Soanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13424,90 +13424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tofazzal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Croll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Soanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13613,51 +13613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Biophysics Congress (EBSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden</w:t>
@@ -13686,103 +13686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
@@ -13850,51 +13850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meusnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13962,51 +13962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14061,51 +14061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du WSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédéral de Recherches sur la Forêt, la Neige et le Paysage WSL. CHE., 2019, Birmensdorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14130,64 +14130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Duplaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14255,51 +14255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Centre for Ecological and Evolutionary Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Ecological and Evolutionary Synthesis (CEES). Oslo., 2018, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14324,51 +14324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du département de Génétique de l'Université de Neuchatel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., 2018, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14393,51 +14393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and spread of the multihost pathogen Pyricularia oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology And Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max-Planck-Institut. DEU., Mar 2018, Plön, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14462,103 +14462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis reveals multiple endemic and pandemic lineages of rice blast and gene flow into recombining populations from southeast continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genetics Society of America (GSA). USA., Mar 2017, Asilomar, United States. 290 p</w:t>
@@ -14587,103 +14587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple endemic and pandemic lineages of the rice blast pathogen and gene flow into recombining populations from Southeast continental Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cros-Arteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on organic nitrogen and plant nutrition (OrgN2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t>
@@ -14712,103 +14712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of pandemic and endemic rice-infecting lineages of Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Fungal Genetics (ECFG13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14833,103 +14833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Sequencing Reveals Demographic, Historical, and Selective Factors Associated with the Diversification of the Fire-Associated Fungus Neurospora discreta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliam A Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kowbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. workshop of the COST Action SUSTAIN on Evolutionary genomics of plant pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kiel, Germany. 79 p</w:t>
@@ -14958,77 +14958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the origin and trajectories of recent invasions of wheat yellow rust strains from worldwide population structrure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid S. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Støvring M. S. Hovmøller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15079,90 +15079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Resistance genes introgressed in agrosystems act as gateways for virulent populations from the wild: the apple scab case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15204,103 +15204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic traits drive the emergence of pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, United States</w:t>
@@ -15342,90 +15342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide spread and evolution of pathogenicity traits of the apple scab fungus Venturia inaequalis associated with the domestication of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de division : dans le temps et l’espace - Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Roscoff, France</w:t>
@@ -15454,64 +15454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la tavelure du pommier et changements évolutifs liés à la domestication de son hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15607,103 +15607,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 13 - Neurospora from Natural Populations: Population Genomics Insights into the Life History of a Model Microbial Eukaryote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hann-Soden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Svedberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Y. Dutheil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Population Genomics</w:t>
@@ -15797,51 +15797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15892,51 +15892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and Evolution of Fungal Pathogens in Plants and Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Byrnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16058,51 +16058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogéographie et biologie des populations de venturia inaequalis, champignon invasif responsable de la tavelure du pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Angers (UA), FRA., 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16219,51 +16219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6512E019"/>
+    <w:nsid w:val="59716A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16450,51 +16450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>