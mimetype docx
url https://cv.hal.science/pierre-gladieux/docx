--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,16164 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16113 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Gladieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1929-1576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192426761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ltVzxYoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1014-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic organization, domain assortments, and nucleotide-binding domain diversity of NLR proteins in Sordariales fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas T. Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Miñana-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e1011739. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Sordariales Fungi: Identification of Seven New Species of Naviculisporaceae Through Morphological Analyses and Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narumon Tangthirasunun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (12), pp.880. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof11120880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive immune receptor repertoire diversity in disease-resistant rice landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cock van Oosterhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.3983-3995. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2024.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyricularia oryzae : Lab star and field scourge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Naour--Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.e13449. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.13449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1012176. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1012176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep population structure linked to host vernalization requirement in the barley net blotch fungal pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Di Vittorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (5), pp.001241. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of the barley net blotch pathogen coincided with crop domestication and cultivation history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetris Taliadoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.e1010884. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the rice blast pathogen on spatially structured rice landraces maintains multiple generalist fungal lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2519-2533. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in an ascomycete fungus with self-fertile spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rodríguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.e1010347. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Naour-Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gracy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.e1011294. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of &amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt; clade B, isolated from burned &amp;lt;i&amp;gt;Cytisus&amp;lt;/i&amp;gt; sp. plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (12), pp.e00627-23. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00627-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Means, motive and opportunity for biological invasions: Genetic introgression in a fungal pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Rogério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cock van Oosterhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Ciampi‐guillardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Henrique Correr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Kenichi Hosaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2428-2442. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale phylogeny and comparative genomics of the fungal order Sordariales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivar Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Onut Brännström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107938. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizations between formae speciales of Venturia inaequalis pave the way for a new biocontrol strategy to manage fungal plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Shiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Collemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (7), pp.1401-1405. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-05-21-0222-sc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of divergent lineages of the Rice Blast Fungus Pyricularia oryzae through niche separation, loss of sex and post-mating genetic incompatibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.e1010687. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1010687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Pissarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular NMR Assignments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.305-309. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12104-022-10095-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Origin and Evolutionary History of Pyricularia oryzae Infecting Maize and Barnyard Grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Pordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0423-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomic- and Phylogenomic-Enabled Advances to Increase Insight Into Pathogen Biology and Epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Goss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Potnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-11-20-0528-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals molecular determinants of specialization to tomato in the polyphagous fungal pathogen Botrytis cinerea in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.2355-2366. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-07-20-0302-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomy of the model filamentous fungus Podospora anserina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lorena Ament-Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana E Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Debuchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven J Saupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MycoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.51-69. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mycokeys.75.55968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of the rice microbial community of the Chinese centuries-old Honghe Hani rice terraces system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (8), pp.3429-3445. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher gene flow in sex-related chromosomes than in autosomes 2 during fungal divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny E Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Juan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.668-682. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic approach to develop a new qPCR test enabling detection of the pyricularia oryzae lineage causing wheat blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (1), pp.60-70. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-04-19-0685-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (12), pp.4808-4821. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the aromatic group of cultivated rice (Oryza sativa L.) traced to the Indian subcontinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Civan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riza Batista-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Drosou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chioma Ihejieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyricularia oryzae : quelques précisions taxonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Southern Rice Black-Streaked Dwarf Virus in the Centuries-Old Chinese Yuanyang Agrosystem of Rice Landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jung Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11110985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyricularia graminis-tritici is not the correct species name for the wheat blast fungus: response to Ceresini et al. (MPP 20:2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Valent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukio Tosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Begerow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed Cell Death in Neurospora crassa Is Controlled by the Allorecognition Determinant rcd-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asen Daskalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louise Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213 (4), pp.1387-1400. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.119.302617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Introductions Without Admixture of Colletotrichum truncatum Associated with Soybean Anthracnose in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Rogério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Sidnei Massola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisa Ciampi-Guillardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (4), pp.681-689. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-18-0321-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Adaptation, Coevolution, Host Specialization, and Mating System in Castrating Anther-Smut Fungi by Combining Population and Comparative Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny E Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin E Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.431-457. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-095947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLR surveillance of essential SEC-9 SNARE proteins induces programmed cell death upon allorecognition in filamentous fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven J. Saupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louise Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (10), pp.E2292-E2301. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1719705115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes a specialized endophyte special?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (15), pp.3037-3039. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence among three divergent plant-castrating fungi in the same Silene host species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lee Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Antonovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (16), pp.3357 - 3370. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01806-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide analysis of the transition to pathogenic lifestyles in Magnaporthales fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guohong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana C. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Anne Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Flow between Divergent Cereal- and Grass-Specific Lineages of the Rice Blast Fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01219-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates in the Language of Histoplasma Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00181-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Fungal Genetic Variation and Associating It with Phenotypic Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hann-Soden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.FUNK-0057-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental-level population differentiation and environmental adaptation in the mushroom Suillus brevipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Ling Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.2063-2076. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lisa Coi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Marsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.2150-2166. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence and hybridization of anther-smut pathogens specialized on Dianthus hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Silver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1877-1890. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread selective sweeps throughout the genome of model plant pathogenic fungi and identification of effector candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Siguenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and population structure of the anther smut Microbotryum silenes-acaulis parasitizing an arctic-alpine plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Bueker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Eberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.811--824. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen effectors and plant immunity determine specialization of the blast fungus to rice subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.19377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cloncase : Estimation of sex frequency and effective population size by clonemate resampling in partially clonal organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tofazzal Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren M. Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-016-0309-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of greenbeard genes Involved in long-distance kind discrimination in a microbial eukaryote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuhai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rosenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Kowbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.e1002431. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1002431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong phylogeographic costructure between the anther-smut fungus and its white campion host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (212), pp.668-679. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneration of the Nonrecombining Regions in the Mating-Type Chromosomes of the Anther-Smut Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.928-943. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic and natural drivers of gene flow in a temperate wild fruit tree: a basis for conservation and breeding programs in apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uriel Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Misvanderbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of allorecognition loci in neurospora crassa by genomics and evolutionary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuhai H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hutchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bueche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (9), pp.2417-2432. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msv125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of new virulent populations of apple scab from nonagricultural disease reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Michalecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Lindhard-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 209 (3), pp.1220-1229. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic sequencing reveals historical, demographic and selective factors associated with the diversification of the fire-associated fungus Neurospora discreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliam Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kowbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (22), pp.5657-5675. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally invading populations of the fungal plant pathogen Verticillium dahliae are dominated by multiple divergent lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Pg Short</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Inderbitzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahi K Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic isolation between two recently diverged populations of a symbiotic fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (11), pp.2747-2758. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population biology of fungal invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Feurtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael  E. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1969-1986. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal evolutionary genomics provides insight into the mechanisms of adaptive divergence in eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela G. Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.753-773. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestication and evolutionary ecology of apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldán-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the contribution of sexual reproduction, migration and off-season survival to the temporal maintenance of microbial populations: a case study on the wheat fungal pathogen Puccinia striiformis f.sp. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayatur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saqib Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.603-617. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, Migration Routes and Worldwide Population Genetic Structure of the Wheat Yellow Rust Pathogen Puccinia striiformis f.sp. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Justesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.003903. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high virulence and pathotype diversity of Puccinia striiformis f.sp. tritici at its centre of diversity, the Himalayan region of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayatur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Saqib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-014-0461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purifying selection after episodes of recurrent adaptive diversification in fungal pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Dr Jekyll and Mr Hyde fungus’: noble rot versus gray mold symptoms of Botrytis cinerea on grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-to-wild gene flow and spatial genetic structure in the closest wild relatives of the cultivated apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.737-748. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization history of the European crabapple (Malus sylvestris Mill.), a wild contributor to the domesticated apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (8), pp.2249 - 2263. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the invasion of the anther smut pathogen on Silene latifolia in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (3), pp.946-956. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of pathogenicity traits in the apple scab fungal pathogen in response to the domestication of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.694 - 704. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00246.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration patterns and changes in population biology associated with the worldwide spread of the oilseed rape pathogen Leptosphaeria maculans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita A. Dilmaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian L. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana T. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (10), pp.2519-2533. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05535.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the history of domesticated apple: secondary contribution of the European wild apple to the genome of cultivated varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus J. M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct invasion sources of common ragweed (Ambrosia artemisiifolia) in Eastern and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levente Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.933-944. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9880-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of novel fungal pathogens by ecological speciation: importance of the reduced viability of immigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (21), pp.4521-4532. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the plant pathogenic fungus Melampsora larici-populina on its wild host is extensively impacted by host domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (13), pp.2739-2755. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05138.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the anther-smut pathogen Microbotryum on species of the Caryophyllaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mena-Alí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda K Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengt Oxelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187 (1), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03268.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial Refugia in Pathogens: European Genetic Structure of Anther Smut Pathogens on Silene latifolia and Silene dioica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (12), pp.e1001229. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-specific differentiation among populations of Venturia inaequalis causing scab on apple, pyracantha and loquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (6), pp.511-521. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the population structure of Venturia inaequalis, the apple scab fungus, associated with the domestication of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu-Guo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.658-674. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of Fungal Pathogen Species That Are Specialized to Different Hosts: Allopatric Divergence and Introgression through Secondary Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (1), pp.459-471. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msq235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic polymorphism of Microbotryum violaceum sl Isolates collected from different plant species on the territory of Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar Karapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ia Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1022795410110165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the emergence of fungal plant diseases with ecological speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (7), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2010.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin and Spread of the Scab Disease of Apple: Out of Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu-Guo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Afoufa-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Valdebenito Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sbaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.e1455. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and colonization history of newly virulent strains of the phytopathogenic fungus Venturia inaequalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (4), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAuFlow: A snakemake workflow for pangenome graph augmentation using short read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pangenome graphs for the analysis and monitoring of fungal plant pathogen populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCLB 2024 International Symposium on Cereal Leaf Blights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could small interfering RNA be involved in host specialization in the grey mould fungus Botrytis cinerea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG15 European conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Roma, Italy. p.310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic study shows endemic and pandemic rice blast lineages and lineages between rice and setaria infecting gene pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, Malo-les-Bains, France. , 236 p., 2017, Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th French society for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa-Cruz, Chile. , 178 p., 2016, Abstract book : XVII International Botrytis Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and temporal maintenance of Puccinia striiformis in the Himalayan region of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidayatur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Saqib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease risk and food security. Proceedings of the 13th International cereal rusts and powdery mildews conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China. Wan-Quan CHEN, 2012, Session 2. population genetics and pathogen diversity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide population genetic analyses suggests Himalaya as a centre of diversity for Puccinia striiformis f.sp. with high sex ability and temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. , 2012, Session Posters Ecologie évolutive du parasitisme et de la symbiose - biologie et génétique des populations de bioagresseurs et des symbiotes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural landscape and diversity of Pyricularia oryzae MAX effectors revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine De Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive evolution in virulence effectors of the rice blast fungus Pyricularia oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Naour-Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gracy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise recombination suppression around the mating-type locus in the fungus Schizothecium tetrasporum (Ascomycota, Sordariales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alodie Snirc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Differentiation and Incipient Speciation in the Fungal Pathogen Causing Rice Blast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Borron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyphagous plant pathogenic fungus Botrytis cinerea encompasses host-specialized and generalist populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow between divergent cereal‐ and grass-specific lineages of the rice blast fungus Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Leodato Nunes Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of multiple endemic and pandemic lineages of the rice blast pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of wheat blast in Bangladesh was caused by a South American lineage of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tofazzal Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination and ab initio prediction provide new insights into the diversity of Magnaporthe oryzae MAX effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gracy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Biophysics Congress (EBSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eternal Rice: a case study of sustainable management of plant resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring NLR diversity in Oryza sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kroj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Witek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du WSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédéral de Recherches sur la Forêt, la Neige et le Paysage WSL. CHE., 2019, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of the multihost pathogen Pyricularia oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology And Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max-Planck-Institut. DEU., Mar 2018, Plön, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Duplaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Jean Chevauchon JJC2018 - Rencontres de Phytopathologie &amp; Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France. p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Centre for Ecological and Evolutionary Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Ecological and Evolutionary Synthesis (CEES). Oslo., 2018, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Emergence and Fungal Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du département de Génétique de l'Université de Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., 2018, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis reveals multiple endemic and pandemic lineages of rice blast and gene flow into recombining populations from southeast continental Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America (GSA). USA., Mar 2017, Asilomar, United States. 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple endemic and pandemic lineages of the rice blast pathogen and gene flow into recombining populations from Southeast continental Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cros-Arteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on organic nitrogen and plant nutrition (OrgN2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of pandemic and endemic rice-infecting lineages of Magnaporthe oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Conference on Fungal Genetics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Sequencing Reveals Demographic, Historical, and Selective Factors Associated with the Diversification of the Fire-Associated Fungus Neurospora discreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Perraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliam A Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kowbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. workshop of the COST Action SUSTAIN on Evolutionary genomics of plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kiel, Germany. 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the origin and trajectories of recent invasions of wheat yellow rust strains from worldwide population structrure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Støvring M. S. Hovmøller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borlaug Global Rust Initiative (BGRI) Technical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, New-Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Resistance genes introgressed in agrosystems act as gateways for virulent populations from the wild: the apple scab case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Resistance Sustainability International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic traits drive the emergence of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide spread and evolution of pathogenicity traits of the apple scab fungus Venturia inaequalis associated with the domestication of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lê Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de division : dans le temps et l’espace - Conférences Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la tavelure du pommier et changements évolutifs liés à la domestication de son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13 - Neurospora from Natural Populations: Population Genomics Insights into the Life History of a Model Microbial Eukaryote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hann-Soden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Svedberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Y. Dutheil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Population Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2090, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature; Springer Protocols; Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-336, 2020, Methods in Molecular Biology, 978-1-0716-0198-3. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0199-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Adaptation, Coevolution, Host Specialization, and Mating System in Castrating Anther-Smut Fungi by Combining Population and Comparative Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny E. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Rodriguez de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Annual Reviews, 529 p., 2019, Annual Review of Phytopathology, 978-0-8243-1357-9. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718095947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and Evolution of Fungal Pathogens in Plants and Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Byrnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Aguileta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Heitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.59-132, 2011, 978-0-12-384891-8. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie et biologie des populations de venturia inaequalis, champignon invasif responsable de la tavelure du pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gladieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université d'Angers (UA), FRA., 2007. Français. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03475695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16219,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59716A12"/>
+    <w:nsid w:val="EB7D33A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16450,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gladieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1929-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192426761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ltVzxYoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1014-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas T. Bonometti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Mi&#241;ana-Posada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Johannesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011739" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narumon Tangthirasunun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonometti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11120880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fairhead" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Di Vittorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Bonal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Taliadoros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wyatt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010884" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ravel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodr&#237;guez de La Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010347" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00627-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Rog&#233;rio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi&#8208;guillardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Henrique Correr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Kenichi Hosaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16366" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Westerberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Onut Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107938" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shiller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collemare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-05-21-0222-sc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thierry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Milazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Pordel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0423-R" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Stam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Goss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-11-20-0528-FI" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana E Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-20-0302-FI" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorena Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mycokeys.75.55968" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334226v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E Hartmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz252" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-19-0685-RE" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14829" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Batista-Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Drosou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chioma Ihejieto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jung Shih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11110985" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Begerow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louise Glass" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302617" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sidnei Massola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisa Ciampi-Guillardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-18-0321-R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin E Carpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-095947" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J. Saupe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1719705115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14775" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14805" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01806-17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohong Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Anne Crouch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24301-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Condon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Soanes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Leodato Nunes Maciel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01219-17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619830v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00181-18" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Taylor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Branco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hann-Soden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montoya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.FUNK-0057-2016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Branco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Bi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ling Liao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Badouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13892" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Silver" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rosenthal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Siguenza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13976" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bueker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Eberlein" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Schaefer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13512" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19377" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12511" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0ZVCFSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tofazzal Islam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M. Soanes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0309-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai Zhao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rosenfield" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kowbel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002431" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14125" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu396" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328871v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Misvanderbrugge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12250" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuhai H. Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hutchison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bueche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv125" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Gracia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Michalecka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Lindhard-Pedersen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13658" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303142v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wilson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perraudeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kowbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13417" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pg Short" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Gurung" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Inderbitzin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi K Atallah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12789" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV99TCDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303143v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ellison" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328879v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael  E. Hood" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13028" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN8TTT1L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Aguileta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12631" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J.M. Smulders" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rold&#225;n-Ruiz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2013.10.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayatur Rahman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Muhammad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Habib" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12629" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354227D363D8D274F87F1DEDC33AD74B91F812BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Justesen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003903" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640142v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Leconte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Saqib" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0461-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Devier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.03.012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6243LD06-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328908v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12079" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328919v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12059" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209911v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tellier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12231" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E887CAB171751F4AA46EB104DEC5A06A7A8A7C9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12177" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209918v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Van" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00246.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000602v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita A. Dilmaghani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Gladieux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T. Giraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Brunner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05535.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209929v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J. M. Smulders" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002703" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329038v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kiss" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jonot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9880-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6X7NQJC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329021v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05288.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFBA879EC96F3ACA237245DB5C1CBF0EE7AEC36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena-Al&#237;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Oxelman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03268.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333050v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001229" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.007" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6LP4XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Guo Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04498.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DAE1911CA4CA76E318AE41A17A7BDEB85552F0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333046v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercken" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jonot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq235" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657820v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Karapetyan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia Zakharov" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795410110165" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGLQH2B6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333057v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilets" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.03.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669128v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afoufa-Bastien" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Valdebenito Sanhueza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaghi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001455" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661237v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.10.005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N719J4SN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275453v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cuel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603401v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289673v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pradier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532611v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191240v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fiaz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191173v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812349v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944041v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944047v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944056v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944054v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944058v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofazzal Islam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734788v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fairhead" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witek" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786338v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786565v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785894v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785216v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785215v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733567v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785211v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739165v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741270v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wilson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam A Montoya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004260v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens St&#248;vring M. S. Hovm&#248;ller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284033v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284030v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284024v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819227v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281657v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hann-Soden" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Svedberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0199-0_13" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791443v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Rodriguez de La Vega" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718095947" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrnes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Heitman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00004-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475695v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>