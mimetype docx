--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1308,248 +1308,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+                <w:t xml:space="preserve">GCPU_OpticalFlow: a GPU accelerated Python software for strain measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Magoules</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 406, pp.115910. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.101688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855733v2</w:t>
+                <w:t xml:space="preserve">hal-04025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCPU_OpticalFlow: a GPU accelerated Python software for strain measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+                <w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
+                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.101688. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.115910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025948v1</w:t>
+                <w:t xml:space="preserve">hal-03855733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel multiphysics simulation for the stabilized Optimal Transportation Meshfree (OTM) method</w:t>
               </w:r>
@@ -1659,339 +1659,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t>
+                <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Negrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+                <w:t xml:space="preserve">R. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1559-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774589v1</w:t>
+                <w:t xml:space="preserve">hal-05146851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ferrier</w:t>
+                <w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gosselet</w:t>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146851v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081712v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, improvement and limits of the multiscale Latin method</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,5494 +2224,5494 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67, pp.1559-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space/time global/local noninvasive coupling strategy: Application to viscoplastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar crack identification in 3D linear elasticity by the Reciprocity Gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 355, pp.193-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel non-invasive mixed domain decomposition - Implementation and applications to mechanical assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel non-invasive multiscale strategy for a mixed domain decomposition method with frictional contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Abbas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 115 (8), pp.893-912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5830⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655010v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488615v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steklov-Poincaré technique for data completion: preconditioning and filtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive global-local coupling as a Schwarz domain decomposition method: acceleration and generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5924⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-018-0097-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632526v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Negrello</w:t>
+                <w:t xml:space="preserve">The Steklov-Poincaré technique for data completion: preconditioning and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 116 (4), pp.270-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488615v4</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive global-local coupling as a Schwarz domain decomposition method: acceleration and generalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parallel non-invasive multiscale strategy for a mixed domain decomposition method with frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-018-0097-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (8), pp.893-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613966v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Solution Spaces in Multi-Preconditioned FETI Methods Applied to Structural Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Leistner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116 (2), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">A note on model reduction for microelectromechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Christina Lienstromberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.454-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa4ff9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363258v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+                <w:t xml:space="preserve">A non-invasive implementation of a mixed domain decomposition method for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.797-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458725v1</w:t>
+                <w:t xml:space="preserve">hal-01358379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive implementation of a mixed domain decomposition method for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.797-812. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-017-1444-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358379v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on model reduction for microelectromechanical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Escher,</w:t>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Lienstromberg</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa4ff9⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421893v1</w:t>
+                <w:t xml:space="preserve">hal-01363258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipreconditioning for nonsymmetric problems: the case of orthomin and biCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 355 (3), pp.354-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced nonlinear multi-scale strategy for the simulation of buckling and delamination on 3D composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 317, pp.952 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rey</w:t>
+                <w:t xml:space="preserve">A quasi-optimal coarse problem and an augmented Krylov solver for the Variational Theory of Complex Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 107 (11), pp.903-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332674v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-optimal coarse problem and an augmented Krylov solver for the Variational Theory of Complex Rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Kovalevsky</w:t>
+                <w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 107 (11), pp.903-922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5190⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257807v1</w:t>
+                <w:t xml:space="preserve">hal-01332674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of plate assemblies using realistic 3D joint model: a non-intrusive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-016-0069-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous-FETI and Block-FETI: robust domain decomposition with multiple search directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (10), pp.905-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113852v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous-FETI and Block-FETI: robust domain decomposition with multiple search directions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4946⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056928v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonintrusive coupling of 3D and 2D laminated composite models based on finite element 3D recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (5), pp.324-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Delamination Testing through Non-Linear Multi-Scale Computational Methods: Some Recent Progress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">On a multiscale strategy and its optimization for the simulation of combined delamination and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmc.2012.032.107⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (7), pp.772-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818003v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a multiscale strategy and its optimization for the simulation of combined delamination and buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Delamination Testing through Non-Linear Multi-Scale Computational Methods: Some Recent Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4305⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2012.032.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724273v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-scale approximation of the Schur complement and its use for non-intrusive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (9), pp.889-905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3142⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 200 (5-8), pp.850-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (11), pp.1518-1540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale domain decomposition method for the 3D analysis of debonding in laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.343-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-009-0378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive and exact global/local techniques for structural problems with local plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (2), pp.233-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-009-0372-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-009-0372-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance parallel simulation of structure degradation using non-local damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Germain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.253-276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.1937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.1937⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a mixed and multiscale domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 196 (8), pp.1526-1540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2006.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulation with discontinuous pressure fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Léné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (2-4), pp.363--378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Léné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (149)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (150)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-incremental numerical method for non-associated elastoplastic problems using the SBEN principle and the bipotential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danial Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danial Hussain</w:t>
+                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconditionneurs exploitant les blocs de rang faible pour les méthodes de décomposition de domaine primales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">Sparse space-heterogeneous, physics-constrained PDE reconstruction for defect identification through low-frequency mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611016v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of metrics in mechanical imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermant-Ferrond, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878175v1</w:t>
+                <w:t xml:space="preserve">hal-04442209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Guinard</w:t>
+                <w:t xml:space="preserve">The impact of metrics in mechanical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermant-Ferrond, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442209v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frottement multi-échelle : de la rugosité au calcul de structure via l'utilisation du Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
+                <w:t xml:space="preserve">Préconditionneurs exploitant les blocs de rang faible pour les méthodes de décomposition de domaine primales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Salengro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610942v1</w:t>
+                <w:t xml:space="preserve">hal-04611016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioned conjugate gradient solver for the linearized optical flow systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+                <w:t xml:space="preserve">Frottement multi-échelle : de la rugosité au calcul de structure via l'utilisation du Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salengro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877594v1</w:t>
+                <w:t xml:space="preserve">hal-04610942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,1226 +7735,1209 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Preconditioned conjugate gradient solver for the linearized optical flow systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610895v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Global/Local Coupling Method: An Asynchronous Parallel Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252018v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of penalties over mechanical cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Enhancing the Global/Local Coupling Method: An Asynchronous Parallel Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Advances in Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Pecs, Hungary, Hungary. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccc.4.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226639v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage Global-Local en asynchrone pour des problèmes linèaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+                <w:t xml:space="preserve">The impact of penalties over mechanical cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Magoules</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Strain Measurement, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717988v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Global-Local Non-Invasive Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM PP22 Conference on Parallel Processing for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t>
+                <w:t xml:space="preserve">Couplage Global-Local en asynchrone pour des problèmes linèaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819046v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous scalable version of the Global-Local non-invasive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation symplectique pour la réduction de modèle des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Shirafkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Bamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385097v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage global/local non-intrusif et calcul asynchrone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818251v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing the Hamiltonian from the behaviour of a dynamical system by proper symplectic decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage global/local non-intrusif et calcul asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Magoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204511v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed domain decomposition for 3D heterogeneous problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8983,2554 +8966,2597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) -- ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Constructing the Hamiltonian from the behaviour of a dynamical system by proper symplectic decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Shirafkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Markert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics – iDICs 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419422v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOLUTION OF THE CAUCHY PROBLEM AND UNCERTAINTY QUANTIFICATION VIA THE STEKLOV-POINCARÉ APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M L Kadri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics – iDICs 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145487v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">RESOLUTION OF THE CAUCHY PROBLEM AND UNCERTAINTY QUANTIFICATION VIA THE STEKLOV-POINCARÉ APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054211v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t>
+                <w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054225v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de fissures en statique par l'écart à la réciprocité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES PROBLEMES INVERSES POUR L’ANALYSE STRUCTURALE DANS LE SECTEUR AEROSPATIAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145497v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
+                <w:t xml:space="preserve">Identification de fissures en statique par l'écart à la réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">LES PROBLEMES INVERSES POUR L’ANALYSE STRUCTURALE DANS LE SECTEUR AEROSPATIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147196v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de fissures planes avec des données manquantes par la méthode de l'écart à la réciprocité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">14ème colloque en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152392v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAFELAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
+                <w:t xml:space="preserve">Identification de fissures planes avec des données manquantes par la méthode de l'écart à la réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151095v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Saavedra</w:t>
+                <w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Tardieu</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243014v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel High Performance Simulation for the Stabilized Optimal Transportation Meshfree Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Weissenfels</w:t>
+                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899879v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stecklov-Poincaré algorithm for the Cauchy problem : regularization by spectral analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+                <w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOF'18 Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896998v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">A Simplification of the RitzGenEO Recycling Strategy for Adaptive Multi-Preconditioned FETI Applied to Multiple Right-Hand Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Leistner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201800204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775221v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplification of the RitzGenEO Recycling Strategy for Adaptive Multi-Preconditioned FETI Applied to Multiple Right-Hand Sides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael C. Leistner</w:t>
+                <w:t xml:space="preserve">Parallel High Performance Simulation for the Stabilized Optimal Transportation Meshfree Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weissenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815402v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de couplage local/global non-intrusif pour le calcul de structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stecklov-Poincaré algorithm for the Cauchy problem : regularization by spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire LamCube</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">PICOF'18 Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883241v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive implementation of mixed transmission conditions for a domain decomposition method - application to contact problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de couplage local/global non-intrusif pour le calcul de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 25th International Domain Decomposition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St. John's, Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire LamCube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852098v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar crack identification via the Reciprocity Gap method with polynomial reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">A non-invasive implementation of mixed transmission conditions for a domain decomposition method - application to contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve"> 25th International Domain Decomposition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St. John's, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899881v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Negrello</w:t>
+                <w:t xml:space="preserve">Planar crack identification via the Reciprocity Gap method with polynomial reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899310v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche parallèle pour la résolution numérique des problèmes de plasticité : condensation et sous-structuration non linéaires avec différentes conditions d'interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Negrello</w:t>
+                <w:t xml:space="preserve">Maîtrise des analyses non-intrusives globales/locales dans le cas de la visco-plasticité et première extension pour le calcul en fatigue à faible nombre de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664901v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décomposition de domaine avec multipréconditionnement adaptatif pour les calculs de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615881v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des analyses non-intrusives globales/locales dans le cas de la visco-plasticité et première extension pour le calcul en fatigue à faible nombre de cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire -- régularisation par analyse spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899356v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de domaine avec multipréconditionnement adaptatif pour les calculs de structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465703v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire -- régularisation par analyse spectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465340v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11549,10425 +11575,10507 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">Une approche parallèle pour la résolution numérique des problèmes de plasticité : condensation et sous-structuration non linéaires avec différentes conditions d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899272v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Abbas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899311v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613984v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear relocalization technique: application to low cycle fatigue computations of complex aeronautical structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615872v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Local-Global Substitution Method: Extension to Multi-Time and Jump Cycle Coupling for the Fatigue Prediction of Viscoplastic-Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-linear relocalization technique: application to low cycle fatigue computations of complex aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">X-DMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615875v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">Application of Multipreconditioned Iterative Algorithms in Dual Domain Decomposition Methods for Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Leistner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings in applied mathematics and mechanics (88th GAMM annual meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201710134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899286v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Multipreconditioned Iterative Algorithms in Dual Domain Decomposition Methods for Structural Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in applied mathematics and mechanics (88th GAMM annual meeting)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USNCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615876v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Local-Global Substitution Method: Extension to Multi-Time and Jump Cycle Coupling for the Fatigue Prediction of Viscoplastic-Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615873v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire ― régularisation par analyse spectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615871v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire ― régularisation par analyse spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349796v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615883v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Negrello</w:t>
+                <w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349795v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions académiques à l'ANR ICARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence NAFEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349798v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions académiques à l'ANR ICARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t>
+              <w:t xml:space="preserve">Conférence NAFEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349794v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error control within non-overlapping domain decomposition methods to solve elliptic problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rey</w:t>
+                <w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224347v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global-local coupling applied to the design of bolted assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Strongly parallel methods for virtual testing in nonlinear structure mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224350v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sources of error in goal-oriented error estimation in domain decomposition methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rey</w:t>
+                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224340v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensuring robustness of domain decomposition methods by block strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696399v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly parallel methods for virtual testing in nonlinear structure mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">A non-intrusive global/local method for fatigue computations on hot aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224344v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring robustness of domain decomposition methods by block strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224341v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224349v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive global/local method for fatigue computations on hot aeronautical structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224348v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Non-intrusive global-local coupling applied to the design of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515052v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Separation of sources of error in goal-oriented error estimation in domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445000v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing a 3D enrichment model into simplified plate models through a nonintrusive coupling strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+                <w:t xml:space="preserve">Goal-oriented error control within non-overlapping domain decomposition methods to solve elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224342v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized approximation space for Trefftz-discontinuous Galerkin methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive local/global coupling as a Schwarz method: Krylov acceleration and handling of incompatible meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing a 3D enrichment model into simplified plate models through a nonintrusive coupling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224345v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de substitution non-intrusive pour le calcul d'assemblage de plaques boulonnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive local/global coupling as a Schwarz method: Krylov acceleration and handling of incompatible meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514284v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear domain decomposition method for the simulation of delamination, buckling and contact in laminated composites: Some improvements and examples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Technique de substitution non-intrusive pour le calcul d'assemblage de plaques boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224352v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block strategies to speed up convergence in non-overlapping domain decomposition methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear domain decomposition method for the simulation of delamination, buckling and contact in laminated composites: Some improvements and examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224353v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive global-local approach for the coupling of laminated plates and 3D models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Block strategies to speed up convergence in non-overlapping domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224354v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving iterative domain decomposition solver by objective of accuracy on quantity of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rey</w:t>
+                <w:t xml:space="preserve">A non-intrusive global-local approach for the coupling of laminated plates and 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224351v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ficticious-like domain approach for the non-intrusive coupling between 2D and 3D models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Driving iterative domain decomposition solver by objective of accuracy on quantity of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEM 2013 International Conference on Extended Finite Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224355v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode globale d'équilibrage élémentaire pour la reconstruction de champs statiquement admissibles dans le cadre des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guaranted error bound separating algebraic and discretization contributions in non-overlapping domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS - International Conference on Adaptivite Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique(s) de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A ficticious-like domain approach for the non-intrusive coupling between 2D and 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">XFEM 2013 International Conference on Extended Finite Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717829v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Technique(s) de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 11^eme colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens (Var), Unknown Region</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224359v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed domain decomposition method for structural assemblies with interface tractions represented in H⁽1/2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Techniques de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Actes du 11^eme colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens (Var), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224365v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the representation of interface traction field in a mixed domain decomposition method for structural assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient non-intrusive coupling technique, with application to the analysis of the delamination of thin composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM - 10th World congress on computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve">COUPLED V - 5^th conference on computational methods for coupled problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224366v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient non-intrusive coupling technique, with application to the analysis of the delamination of thin composite structures</w:t>
+                <w:t xml:space="preserve">A two-scale approximation of the Schur complement with application to non-intrusive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COUPLED V - 5^th conference on computational methods for coupled problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224367v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale approximation of the Schur complement with application to non-intrusive coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error estimation in a non-overlapping domain decomposition framework for highly heteregeneous problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224361v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation in a non-overlapping domain decomposition framework for highly heteregeneous problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the representation of interface traction field in a mixed domain decomposition method for structural assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">WCCM - 10th World congress on computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224369v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping criterion for FETI solver based on an evaluation of the discretization error</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A mixed domain decomposition method for structural assemblies with interface tractions represented in H⁽1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224364v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t>
+                <w:t xml:space="preserve">Stopping criterion for FETI solver based on an evaluation of the discretization error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t>
+              <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807330v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global Element Equilibration Technique to recover statically admissible stress fields in finite element computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224368v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global Element Equilibration Technique to recover statically admissible stress fields in finite element computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bordas</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592674v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des quantités duales d'interface par une représentation dans H1/2 pour une méthode de décomposition de domaine mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+                <w:t xml:space="preserve">Vers une stratégie multiéchelle pour l'analyse du couplage flambage-délaminage des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421451v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation and adaptivity in a non-overlapping domain decomposition framework</w:t>
+                <w:t xml:space="preserve">A fully parallel a posteriori error estimation for non-overlapping domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 11 - 11th National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mineapolis, United States</w:t>
+              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224371v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie multiéchelle pour l'analyse du couplage flambage-délaminage des composites stratifiés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exact non-intrusive submodeling technique based on domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592896v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully parallel a posteriori error estimation for non-overlapping domain decomposition methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Une technique de couplage non-intrusif et son application à la plasticité localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224374v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact non-intrusive submodeling technique based on domain decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224378v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de couplage non-intrusif et son application à la plasticité localisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Error estimation and adaptivity in a non-overlapping domain decomposition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">USNCCM 11 - 11th National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592900v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592892v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement des quantités duales d'interface par une représentation dans H1/2 pour une méthode de décomposition de domaine mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592901v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Scale Domain Decomposition Method for the Simulation of Delamination and Buckling Interaction in Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARENG2011 - The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224370v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and control of the time discretization for delamination prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A Three-Scale Domain Decomposition Method for the Simulation of Delamination and Buckling Interaction in Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">PARENG2011 - The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224380v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multiscale domain decomposition method for the simulation of delamination and buckling interaction in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enrichment of the Krylov search space of the FETI method applied to structures containing repeated patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance and control of the time discretization for delamination prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224387v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Computational Mechanics Using Abaqus: Example of Localized lasticity With Topological Change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the enrichment of the Krylov search space of the FETI method applied to structures containing repeated patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224381v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a discretization error estimator for sub-structured problems based on a fully parallel recovery of admissible fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Non Intrusive Computational Mechanics Using Abaqus: Example of Localized lasticity With Topological Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224386v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-based model order reduction for the simulation of strong nonlinear evolutions in structures: application to damage propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Convergence of a discretization error estimator for sub-structured problems based on a fully parallel recovery of admissible fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM/APCOM 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537929v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of non-intrusive coupling techniques to structural problems with localized plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">POD-based model order reduction for the simulation of strong nonlinear evolutions in structures: application to damage propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondipon Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCM/APCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/10/1/012165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224388v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Parallel A Posteriori Error Estimator For Domain Decomposition Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">An application of non-intrusive coupling techniques to structural problems with localized plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224382v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Parallel A Posteriori Error Estimator For Domain Decomposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224391v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Non-intrusive global/local strategies for solving large problems with localized nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SEECCM 2009, 2nd South-East European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Island of Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437328v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global/local strategies for solving large problems with localized nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A non-intrusive global/local strategy for large structures with localized plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SEECCM 2009, 2nd South-East European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224390v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive global/local strategy for large structures with localized plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224393v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pécs, Hungary. CCP: 90, paper : 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.90.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224392v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t>
+                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pebrel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t>
+              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437248v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437253v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437633v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation for substructured problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437639v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de calcul haute performance pour les structures composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Error estimation for substructured problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.297-302</w:t>
+              <w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437250v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de calcul haute performance pour les structures composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344791v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344779v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pebrel</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344792v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344789v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224397v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multiscale simulation of delamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344794v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">, 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344771v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive coupled global/local analysis of localized plasticity problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Towards multiscale simulation of delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11538</w:t>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344787v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'une stratégie de calcul multiéchelle pour les calculs de délaminage dans les composites stratifiés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive coupled global/local analysis of localized plasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362167v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of a multiscale strategy for crack propagation and delamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2007- IX International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224401v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pebrel</w:t>
+                <w:t xml:space="preserve">Recent developments of a multiscale strategy for crack propagation and delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2007- IX International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224399v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344796v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de domaine avec localisation non linéaire et partitionnement de modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pebrel</w:t>
+                <w:t xml:space="preserve">Adaptation d'une stratégie de calcul multiéchelle pour les calculs de délaminage dans les composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2007- Congrès national de mathématiques appliquées et industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224402v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategy on nonlinear patches with mixed transfer conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Décomposition de domaine avec localisation non linéaire et partitionnement de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 9 - 9th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SMAI 2007- Congrès national de mathématiques appliquées et industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224404v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategy for structures with repeated patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational strategy on nonlinear patches with mixed transfer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rixen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 9 - 9th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224403v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par patchs pour les non linéarités localisées en calcul de structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational strategy for structures with repeated patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">USNCCM 9 - 9th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362364v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid domain decomposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche par patchs pour les non linéarités localisées en calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277630v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An hybrid domain decomposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070960v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational strategy for contact simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023118v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal and dual Schur complement solvers for engineering problems : a family picture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rixen</w:t>
+                <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New-York, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224412v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of domain decomposition in time and space methods for multiphysic problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Primal and dual Schur complement solvers for engineering problems : a family picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">16th Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224411v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non-overlapping domain decomposition methods to nonlinear mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of domain decomposition in time and space methods for multiphysic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224410v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On domain decomposition methods for multifield problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Application of non-overlapping domain decomposition methods to nonlinear mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 7th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224416v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On domain decomposition methods for multifield problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t>
+              <w:t xml:space="preserve">Proc. of 7th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277780v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to large nonlinear systems : acceleration strategies based on domain decomposition methods and reuse of Krylov-subspaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224419v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
+                <w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
+              <w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224418v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid non-overlapping domain decomposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution to large nonlinear systems : acceleration strategies based on domain decomposition methods and reuse of Krylov-subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Proc. of 6th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224420v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches séquentielles et parallèles pour l'étude du comportement mécanique d'une butée flexible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An hybrid non-overlapping domain decomposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 5e colloque national en calcul de structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Giens, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224422v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches séquentielles et parallèles pour l'étude du comportement mécanique d'une butée flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Léné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of 5e colloque national en calcul de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rey</w:t>
+                <w:t xml:space="preserve">F. Lene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21977,124 +22085,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully nonlinear FETI method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22104,192 +22212,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations au dérivées partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire David</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Anne Bourguignon, 978-2-10-072746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations aux dérivées partielles, Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.280, 2012, Sciences Sup, 9782100727469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22299,560 +22407,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive global/local cycle-jumping techniques: application to visco-plastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aldakheel, F.; Hudobivnik, B.; Soleimani, M.; Wessels, H.; Weißenfels, C.; Marino, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Open Problems in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22-30, 2022, 978-3-030-87311-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87312-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Intrusive Global/Local Coupling Techniques in Solid Mechanics: An Introduction to Different Coupling Strategies and Acceleration Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. De Lorenzis and A. Düster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling in Engineering Using Innovative Numerical Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 599, Springer Nature Switzerland AG, pp.203-220, 2020, CISM International Centre for Mechanical Sciences -- Courses and Lectures, 978-3-030-37517-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37518-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for uncertainty quantification in elliptic Cauchy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann G. Matthies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual design and validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.293-308, 2020, 978-3-030-38156-1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+              <w:t xml:space="preserve">, 93, Springer International Publishing; Springer, pp.293-308, 2020, Lecture Notes in Applied and Computational Mechanics, 978-3-030-38156-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive coupling: an attempt to merge industrial and research software capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dana Mueller-Hoeppe, Stefan Loehnert and Stefanie Reese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments and innovative applications in computational mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.125-133, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multiscale computational strategies for delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René de Borst and Ekkehard Ramm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Methods in Computational Mechanics -- Progress and Accomplishments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.261-279, 2011, Lecture Notes in Applied and Computational Mechanics (55)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22862,711 +22970,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine pour le calcul parallèle robuste et sa vérification en mécanique linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvendo est dominium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results regarding the representation of interface tractions in Domain Decomposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods for nonlinear problems in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement, utilisation en non-linéaire et vérification en linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement, utilisation en non-linéaire et vérification en linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement pour les problèmes non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement pour les problèmes non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Course on homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird eye view on domain decomposition in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods applied to nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23576,174 +23684,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic formulation of domain decomposition methods and accelerated solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] nwnumerics. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 265, LMT-Cachan. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23753,100 +23861,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine et méthodes d'accélération pour les problèmes multichamps en mécanique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00277771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23856,91 +23964,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de la décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. ENS Cachan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01472920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23950,105 +24058,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes numériques, ENS Paris-Saclay, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId417"/>
+      <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24116,51 +24224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C443AA7"/>
+    <w:nsid w:val="DAC4BEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24347,51 +24455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gosselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2265-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gosselet_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232686306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-6863-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602735v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-026-00318-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salengro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425380v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00269-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengpeng Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wei&#223;enfels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02006-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613966v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0097-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687130v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Leistner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher," TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lienstromberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa4ff9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348633v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinojosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kovalevsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5190" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350536v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0069-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056928v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rixen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4946" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4630" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB0239D1F046821C71EA52F3D70D860D7BE2ED15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0372-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718489981015191F5C3411234AAAC07C9FF5CD43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Germain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1937" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXV35VV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.05.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Hussain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281728v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Shirafkan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bamer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Markert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kadri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weissenfels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465340v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201710134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224347v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224350v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224341v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224346v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cresta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224369v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224368v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224371v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592900v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfiden" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224387v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224388v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224390v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224393v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344787v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362167v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224403v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224412v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224416v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224419v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224422v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ach" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87312-7_3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37518-8_6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591345v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368440v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224362v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138086v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224375v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224376v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224400v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224417v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224407v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00277771v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01472920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304711v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gosselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2265-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gosselet_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232686306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-6863-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602735v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-026-00318-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salengro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425380v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00269-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengpeng Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wei&#223;enfels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02006-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613966v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0097-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687130v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Leistner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lienstromberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa4ff9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348633v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinojosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kovalevsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5190" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0069-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056928v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rixen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4946" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4630" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4305" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB0239D1F046821C71EA52F3D70D860D7BE2ED15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718489981015191F5C3411234AAAC07C9FF5CD43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Germain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1937" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXV35VV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.05.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Hussain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281728v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Shirafkan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bamer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Markert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800204" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weissenfels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899356v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201710134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224340v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224342v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224365v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cresta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224374v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224378v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224370v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfiden" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224387v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224386v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224390v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344787v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362167v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224402v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224404v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224403v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362364v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224410v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224419v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224420v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224422v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87312-7_3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476964v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37518-8_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_15" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615874v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368440v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224362v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224376v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224389v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224400v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224406v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224417v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224407v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00277771v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01472920v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304711v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>