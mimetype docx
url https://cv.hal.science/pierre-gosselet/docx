--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -164,53 +164,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">232686306</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">diRH2E0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">T-6863-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -270,130 +291,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate gradient for ill-posed problems: regularization by preconditioning, preconditioning by regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -403,6560 +424,6560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting rolling shear failure of cross-laminated panels using a multiscale domain decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Fernández González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-026-00318-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-in-time global-local coupling using direct cyclic analysis for multiscale shakedown assessment and application to problems with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 456, pp.118940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2026.118940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of metrics in mechanical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.e1249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale friction coefficient: From roughness to system computation using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salengro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113, pp.105708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Block Low Rank Preconditioners for Primal Domain Decomposition Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asynchronous global–local non-invasive coupling for nonlinear monotone patches: Application to plasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magoulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7623⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 430, pp.117166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830430v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous global–local non-invasive coupling for nonlinear monotone patches: Application to plasticity problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the Use of Block Low Rank Preconditioners for Primal Domain Decomposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Magoulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117166⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e7623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667972v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the implementation in Abaqus of the global–local iterative coupling and acceleration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 236, pp.104152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient PGD Solver for Structural Dynamics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-024-00269-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCPU_OpticalFlow: a GPU accelerated Python software for strain measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101688⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.115910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025948v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous global-local non-invasive coupling for linear elliptic problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Kerim</w:t>
+                <w:t xml:space="preserve">GCPU_OpticalFlow: a GPU accelerated Python software for strain measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Magoules</w:t>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.115910⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.101688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855733v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel multiphysics simulation for the stabilized Optimal Transportation Meshfree (OTM) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengpeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Weißenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62, pp.101739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2022.101739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (6), pp.1559-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-level adaptation for Adaptive Multipreconditioned FETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.102952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearly preconditioned FETI solver for substructured formulations of nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue Advanced Numerical Methods in Computational Solid Mechanics, 9 (24), pp.mathematics-1463043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math9243165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, improvement and limits of the multiscale Latin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.113955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2021.113955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-level substructuring and parallel mesh generation for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192, pp.103484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2020.103484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881249v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67, pp.1559-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space/time global/local noninvasive coupling strategy: Application to viscoplastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar crack identification in 3D linear elasticity by the Reciprocity Gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 355, pp.193-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel non-invasive mixed domain decomposition - Implementation and applications to mechanical assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Steklov-Poincaré technique for data completion: preconditioning and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 116 (4), pp.270-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01488615v4</w:t>
+                <w:t xml:space="preserve">hal-01632526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive global-local coupling as a Schwarz domain decomposition method: acceleration and generalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new impedance accounting for short and long range effects in mixed substructured formulations of nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (4), </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (7), pp.675-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-018-0097-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613966v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488615v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Steklov-Poincaré technique for data completion: preconditioning and filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-invasive global-local coupling as a Schwarz domain decomposition method: acceleration and generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5924⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-018-0097-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632526v1</w:t>
+                <w:t xml:space="preserve">hal-01613966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel non-invasive multiscale strategy for a mixed domain decomposition method with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.893-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Solution Spaces in Multi-Preconditioned FETI Methods Applied to Structural Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Leistner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116 (2), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on model reduction for microelectromechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Lienstromberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.454-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6544/aa4ff9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-invasive implementation of a mixed domain decomposition method for frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.797-812. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1444-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458725v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved recovery of admissible stress in domain decomposition methods — application to heterogeneous structures and new error bounds for FETI-DP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Adaptive multipreconditioned FETI: scalability results and robustness assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5462⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363258v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipreconditioning for nonsymmetric problems: the case of orthomin and biCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 355 (3), pp.354-358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2017.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced nonlinear multi-scale strategy for the simulation of buckling and delamination on 3D composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinojosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 317, pp.952 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-optimal coarse problem and an augmented Krylov solver for the Variational Theory of Complex Rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 107 (11), pp.903-922. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257807v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict lower bounds with separation of sources of error in non-overlapping domain decomposition methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A quasi-optimal coarse problem and an augmented Krylov solver for the Variational Theory of Complex Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kovalevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5244⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 107 (11), pp.903-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332674v1</w:t>
+                <w:t xml:space="preserve">hal-01257807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of plate assemblies using realistic 3D joint model: a non-intrusive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (16), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0069-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructured formulations of nonlinear structure problems - influence of the interface condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107 (13), pp.1083-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous-FETI and Block-FETI: robust domain decomposition with multiple search directions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4946⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 287, pp.212-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056928v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict bounding of quantities of interest in computations based on domain decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simultaneous-FETI and Block-FETI: robust domain decomposition with multiple search directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (10), pp.905-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113852v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the strong prolongation equation for the construction of statically admissible stress fields: implementation and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.82-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonintrusive coupling of 3D and 2D laminated composite models based on finite element 3D recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (5), pp.324-343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict error bound with separated contributions of the discretization and of the iterative solver in non-overlapping domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 270, pp.293-303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total and selective reuse of Krylov subspaces for the resolution of sequences of nonlinear structural problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (1), pp.60-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a multiscale strategy and its optimization for the simulation of combined delamination and buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (7), pp.772-798. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Delamination Testing through Non-Linear Multi-Scale Computational Methods: Some Recent Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (2), pp.107-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3970/cmc.2012.032.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-scale approximation of the Schur complement and its use for non-intrusive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (9), pp.889-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Proper Orthogonal Decomposition methods and augmented Newton-Krylov algorithms: an adaptive model order reduction for highly nonlinear mechanical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 200 (5-8), pp.850-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relocalization technique for the multiscale computation of delamination in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast estimation of discretization error for FE problems solved by domain decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (49-52), pp.3315-3323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of the load increments for a proper description of multiple delamination in a domain decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (11), pp.1518-1540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-scale domain decomposition method for the 3D analysis of debonding in laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.343-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-009-0378-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive and exact global/local techniques for structural problems with local plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (2), pp.233-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-009-0372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear dual domain decomposition method : application to structural problems with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition strategy to efficiently solve structures containing repeated patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (7), pp.828 - 842. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (4), pp.515-572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02905857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance parallel simulation of structure degradation using non-local damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.253-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.1937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a mixed and multiscale domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 196 (8), pp.1526-1540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2006.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the initial estimate of interface forces in FETI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 192 (25), pp.2749-2764. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00288-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulation with discontinuous pressure fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (2-4), pp.363--378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition method for quasi-incompressible formulations with discontinuous pressure field - Application to the mechanical study of a flexible bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.363-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.363-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,1608 +6987,1599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-incremental numerical method for non-associated elastoplastic problems using the SBEN principle and the bipotential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danial Hussain</w:t>
+                <w:t xml:space="preserve">Sparse space-heterogeneous, physics-constrained PDE reconstruction for defect identification through low-frequency mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312876v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse space-heterogeneous, physics-constrained PDE reconstruction for defect identification through low-frequency mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+                <w:t xml:space="preserve">A non-incremental numerical method for non-associated elastoplastic problems using the SBEN principle and the bipotential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danial Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528876v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of metrics in mechanical imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Préconditionneurs exploitant les blocs de rang faible pour les méthodes de décomposition de domaine primales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermant-Ferrond, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878175v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconditionneurs exploitant les blocs de rang faible pour les méthodes de décomposition de domaine primales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+                <w:t xml:space="preserve">The impact of metrics in mechanical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermant-Ferrond, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611016v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottement multi-échelle : de la rugosité au calcul de structure via l'utilisation du Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salengro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Preconditioned conjugate gradient solver for the linearized optical flow systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230541v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioned conjugate gradient solver for the linearized optical flow systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics &amp; iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877594v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Global/Local Coupling Method: An Asynchronous Parallel Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering, Aug 2023, Pécs, Hungary.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Pecs, Hungary, Hungary. pp.1-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccc.4.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of penalties over mechanical cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for Strain Measurement, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Global-Local Non-Invasive Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM PP22 Conference on Parallel Processing for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage Global-Local en asynchrone pour des problèmes linèaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous scalable version of the Global-Local non-invasive coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818282v2</w:t>
+                <w:t xml:space="preserve">hal-03819046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation symplectique pour la réduction de modèle des systèmes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Shirafkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Bamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
@@ -8590,13492 +8602,13501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous scalable version of the global-local non-invasive coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Asynchronous scalable version of the Global-Local non-invasive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Domain Decomposition Conference, DD27</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819046v1</w:t>
+                <w:t xml:space="preserve">hal-03818282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guinard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage global/local non-intrusif et calcul asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Magoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed domain decomposition for 3D heterogeneous problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constructing the Hamiltonian from the behaviour of a dynamical system by proper symplectic decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Shirafkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbacet Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Markert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) -- ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242975v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing the Hamiltonian from the behaviour of a dynamical system by proper symplectic decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mixed domain decomposition for 3D heterogeneous problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th conference on Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) -- ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204511v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics – iDICs 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESOLUTION OF THE CAUCHY PROBLEM AND UNCERTAINTY QUANTIFICATION VIA THE STEKLOV-POINCARÉ APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical substructuring and parallel mesh generation of heterogeneous structures for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-level Substructuring method tailored to Schur based Domain Decomposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Domain Decomposition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures en statique par l'écart à la réciprocité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES PROBLEMES INVERSES POUR L’ANALYSE STRUCTURALE DANS LE SECTEUR AEROSPATIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie hiérarchique de sous-structuration et maillage pour la simulation HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis El Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearly preconditioned FETI method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAFELAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures planes avec des données manquantes par la méthode de l'écart à la réciprocité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis El Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Tardieu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pécs, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.112.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243022v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel preprocessing with subdomain's shape control for domain decomposition methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bovet</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Parallel, Distributed, GPU and Cloud Computing for Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151095v1</w:t>
+                <w:t xml:space="preserve">hal-03243014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème grossier spectral pour une méthode de décomposition de domaine mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">CONSTRUCCIÓN ESPECTRAL DE UN PRECONDICIONADOR PARA UN MÉTODO MIXTO DE DESCOMPOSICIÓN DE DOMINO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">Jornadas de Mecánica Computacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243014v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parallel High Performance Simulation for the Stabilized Optimal Transportation Meshfree Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weissenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775221v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplification of the RitzGenEO Recycling Strategy for Adaptive Multi-Preconditioned FETI Applied to Multiple Right-Hand Sides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stecklov-Poincaré algorithm for the Cauchy problem : regularization by spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PICOF'18 Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815402v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel High Performance Simulation for the Stabilized Optimal Transportation Meshfree Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robust domain decomposition methods for high performance computing in aerospace industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899879v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stecklov-Poincaré algorithm for the Cauchy problem : regularization by spectral analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Simplification of the RitzGenEO Recycling Strategy for Adaptive Multi-Preconditioned FETI Applied to Multiple Right-Hand Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Leistner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICOF'18 Inverse Problems, Control and Shape Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201800204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896998v1</w:t>
+                <w:t xml:space="preserve">hal-01815402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de couplage local/global non-intrusif pour le calcul de structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire LamCube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-invasive implementation of mixed transmission conditions for a domain decomposition method - application to contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25th International Domain Decomposition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St. John's, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar crack identification via the Reciprocity Gap method with polynomial reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des analyses non-intrusives globales/locales dans le cas de la visco-plasticité et première extension pour le calcul en fatigue à faible nombre de cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899356v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de domaine avec multipréconditionnement adaptatif pour les calculs de structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465703v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire -- régularisation par analyse spectrale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465340v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche parallèle pour la résolution numérique des problèmes de plasticité : condensation et sous-structuration non linéaires avec différentes conditions d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615881v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine multipréconditionnée et adaptative pour les problèmes mal conditionnés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maîtrise des analyses non-intrusives globales/locales dans le cas de la visco-plasticité et première extension pour le calcul en fatigue à faible nombre de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899272v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust domain decomposition methods in industrial context applied to large business cases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Longyearbyen, Norway</w:t>
+              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908183v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche parallèle pour la résolution numérique des problèmes de plasticité : condensation et sous-structuration non linéaires avec différentes conditions d'interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Décomposition de domaine avec multipréconditionnement adaptatif pour les calculs de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664901v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle procédure de calcul de la matrice d'impédance d'interface pour les résolutions par décomposition de domaine mixte non linéaire en mécanique des structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire -- régularisation par analyse spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899310v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation for FETI(DP) and BDD(C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th GAMM Workshop -- Applied and Numerical Linear Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear relocalization technique: application to low cycle fatigue computations of complex aeronautical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-DMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Multipreconditioned Iterative Algorithms in Dual Domain Decomposition Methods for Structural Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-Intrusive Local-Global Substitution Method: Extension to Multi-Time and Jump Cycle Coupling for the Fatigue Prediction of Viscoplastic-Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in applied mathematics and mechanics (88th GAMM annual meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">USNCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pamm.201710134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01615876v1</w:t>
+                <w:t xml:space="preserve">hal-01615875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615873v1</w:t>
+                <w:t xml:space="preserve">hal-01899286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Local-Global Substitution Method: Extension to Multi-Time and Jump Cycle Coupling for the Fatigue Prediction of Viscoplastic-Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of Multipreconditioned Iterative Algorithms in Dual Domain Decomposition Methods for Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Leistner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings in applied mathematics and mechanics (88th GAMM annual meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201710134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615875v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition de domaine robustes appliquées au calcul en régime linéaire et non linéaire de structures industrielles de grande taille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Error estimation and adaption in domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t>
+              <w:t xml:space="preserve">USNCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899286v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire ― régularisation par analyse spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust domain decomposition methods for non-symmetric problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XII - 12th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly parallel methods for numerical simulation in nonlinear structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions académiques à l'ANR ICARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence NAFEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Simultaneous-FETI: scalability results, robustness assessments and application to finite displacement problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Spillane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly parallel methods for virtual testing in nonlinear structure mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ensuring robustness of domain decomposition methods by block strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Spillane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224344v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A non-intrusive global/local method for fatigue computations on hot aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696399v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring robustness of domain decomposition methods by block strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224341v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive global/local method for fatigue computations on hot aeronautical structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224348v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage de stratégies de calcul par décomposition de domaine par des objectifs de précision sur des quantités d'intérêt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515052v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Goal-oriented error control within non-overlapping domain decomposition methods to solve elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445000v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive global-local coupling applied to the design of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224349v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global-local coupling applied to the design of bolted assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Separation of sources of error in goal-oriented error estimation in domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224350v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sources of error in goal-oriented error estimation in domain decomposition methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strongly parallel methods for virtual testing in nonlinear structure mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224340v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error control within non-overlapping domain decomposition methods to solve elliptic problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224347v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized approximation space for Trefftz-discontinuous Galerkin methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2015 - 7th International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing a 3D enrichment model into simplified plate models through a nonintrusive coupling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015, innovation in construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive local/global coupling as a Schwarz method: Krylov acceleration and handling of incompatible meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-DMS 2015, extended discretization methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de substitution non-intrusive pour le calcul d'assemblage de plaques boulonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear domain decomposition method for the simulation of delamination, buckling and contact in laminated composites: Some improvements and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block strategies to speed up convergence in non-overlapping domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive global-local approach for the coupling of laminated plates and 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving iterative domain decomposition solver by objective of accuracy on quantity of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM XI / ECCM V, 11th World Congress on Computation Mechanics, 5th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode globale d'équilibrage élémentaire pour la reconstruction de champs statiquement admissibles dans le cadre des éléments finis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A ficticious-like domain approach for the non-intrusive coupling between 2D and 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">XFEM 2013 International Conference on Extended Finite Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722332v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guaranted error bound separating algebraic and discretization contributions in non-overlapping domain decomposition methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Méthode globale d'équilibrage élémentaire pour la reconstruction de champs statiquement admissibles dans le cadre des éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS - International Conference on Adaptivite Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224358v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A guaranted error bound separating algebraic and discretization contributions in non-overlapping domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ADMOS - International Conference on Adaptivite Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855864v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ficticious-like domain approach for the non-intrusive coupling between 2D and 3D models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Blending verification in domain decomposition methods to achieve high quality simulations without over-solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFEM 2013 International Conference on Extended Finite Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224355v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique(s) de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de raccord 2D-3D pour l'analyse non-intrusive de structures composites stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 11^eme colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens (Var), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient non-intrusive coupling technique, with application to the analysis of the delamination of thin composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A two-scale approximation of the Schur complement with application to non-intrusive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COUPLED V - 5^th conference on computational methods for coupled problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224367v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale approximation of the Schur complement with application to non-intrusive coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Error estimation in a non-overlapping domain decomposition framework for highly heteregeneous problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224361v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation in a non-overlapping domain decomposition framework for highly heteregeneous problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A mixed domain decomposition method for structural assemblies with interface tractions represented in H⁽1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224369v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the representation of interface traction field in a mixed domain decomposition method for structural assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM - 10th World congress on computational mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed domain decomposition method for structural assemblies with interface tractions represented in H⁽1/2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient non-intrusive coupling technique, with application to the analysis of the delamination of thin composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Cresta</w:t>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">COUPLED V - 5^th conference on computational methods for coupled problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224365v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopping criterion for FETI solver based on an evaluation of the discretization error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DD21, 21st International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of discretization error and adapativity for finite element problems solved by domain decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2011, 5th International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global Element Equilibration Technique to recover statically admissible stress fields in finite element computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie multiéchelle pour l'analyse du couplage flambage-délaminage des composites stratifiés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An exact non-intrusive submodeling technique based on domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592896v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully parallel a posteriori error estimation for non-overlapping domain decomposition methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une technique de couplage non-intrusif et son application à la plasticité localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224374v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact non-intrusive submodeling technique based on domain decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guguin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224378v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de couplage non-intrusif et son application à la plasticité localisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592900v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de différentes représentations des interefforts dans une stratégie de décomposition de domaines mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Traitement des quantités duales d'interface par une représentation dans H1/2 pour une méthode de décomposition de domaine mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Desmeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592892v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation and adaptivity in a non-overlapping domain decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 11 - 11th National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in local global reduction techniques for the simulation of local failure in structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers une stratégie multiéchelle pour l'analyse du couplage flambage-délaminage des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bordas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592674v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des quantités duales d'interface par une représentation dans H1/2 pour une méthode de décomposition de domaine mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A fully parallel a posteriori error estimation for non-overlapping domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">DD20, 20th International Conference on Domain Decomposition Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421451v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l'erreur de discrétisation et adaptativité pour des calculs par décomposition de domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Scale Domain Decomposition Method for the Simulation of Delamination and Buckling Interaction in Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARENG2011 - The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multiscale domain decomposition method for the simulation of delamination and buckling interaction in composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Importance and control of the time discretization for delamination prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224383v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and control of the time discretization for delamination prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Towards a multiscale domain decomposition method for the simulation of delamination and buckling interaction in composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224380v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enrichment of the Krylov search space of the FETI method applied to structures containing repeated patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non Intrusive Computational Mechanics Using Abaqus: Example of Localized lasticity With Topological Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224387v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Computational Mechanics Using Abaqus: Example of Localized lasticity With Topological Change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the enrichment of the Krylov search space of the FETI method applied to structures containing repeated patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224381v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a discretization error estimator for sub-structured problems based on a fully parallel recovery of admissible fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD-based model order reduction for the simulation of strong nonlinear evolutions in structures: application to damage propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondipon Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM/APCOM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/10/1/012165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of non-intrusive coupling techniques to structural problems with localized plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Parallel A Posteriori Error Estimator For Domain Decomposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 9 / APCOM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global/local strategies for solving large problems with localized nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SEECCM 2009, 2nd South-East European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224390v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive global/local strategy for large structures with localized plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224393v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated multiscale approach for the simulation of delamination propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pécs, Hungary. CCP: 90, paper : 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.90.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224392v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive global/local strategies for solving large problems with localized nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SEECCM 2009, 2nd South-East European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Island of Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437328v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-scale strategy for the analysis of delamination of stratified composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A non-intrusive global/local strategy for large structures with localized plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 10 - 10th US National Congress of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Colombus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">Complas X - 10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224391v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et exploitation de modèles réduits dans les solveurs de Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437253v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de calcul adaptatif pour des problèmes sous-structurés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du choix des conditions d'interface pour des stratégies non linéaire de décomposition de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437633v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation for substructured problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on adaptive modeling and simulation, ADMOS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie micro-méso avec préconditionnement structural pour l'analyse au délaminage des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de calcul haute performance pour les structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344792v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of delamination in composite laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11523</w:t>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344789v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration strategies based on the reuse of Krylov subspaces in multiresolution problems with varying matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344791v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dual domain decomposition method for multiscale analysis of structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Domain decomposition method for nonlinear multiscale analysis of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON ENGINEERING COMPUTATIONAL TECHNOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athens, Greece. pp.87</w:t>
+              <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344779v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">, 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344771v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Nonoverlapping domain decomposition for nonlinear elasticity problems: DD with nonlinear relocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224397v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multiscale simulation of delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-8 and ECCOMAS-8 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive coupled global/local analysis of localized plasticity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures IASS-IACM 2008: “Spanning Nano to Mega”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ithaca, NY, United States. http://hdl.handle.net/1813/11538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of structures using overlapping nonlinear patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Problems 2007 - 2d International Conference on Computational Methods for Coupled problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.453-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of a multiscale strategy for crack propagation and delamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Adaptation d'une stratégie de calcul multiéchelle pour les calculs de délaminage dans les composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2007- IX International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224401v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent developments of a multiscale strategy for crack propagation and delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2007- IX International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224399v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'une stratégie de calcul multiéchelle pour les calculs de délaminage dans les composites stratifiés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Approche multiéchelle par patches pour les non linéarités localisées en calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362167v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de domaine avec localisation non linéaire et partitionnement de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2007- Congrès national de mathématiques appliquées et industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational strategy on nonlinear patches with mixed transfer conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 9 - 9th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational strategy for structures with repeated patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 9 - 9th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par patchs pour les non linéarités localisées en calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pebrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteen conference on domain decomposition methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Berlin, Germany. pp.253 - 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational strategy for contact simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224409v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A computational strategy for contact simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pebrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">Proc. of ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070960v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface conditions and nonlinear localizations for domain decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primal and dual Schur complement solvers for engineering problems : a family picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of domain decomposition in time and space methods for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of non-overlapping domain decomposition methods to nonlinear mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On domain decomposition methods for multifield problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 7th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
+              <w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224418v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a selective reuse of Krylov subspaces in Newton-Krylov approaches for nonlinear elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Solution to large nonlinear systems : acceleration strategies based on domain decomposition methods and reuse of Krylov-subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth international conference on domain decomposition methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Cocoyoc, Mexico. pp.419-426</w:t>
+              <w:t xml:space="preserve">Proc. of 6th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277780v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to large nonlinear systems : acceleration strategies based on domain decomposition methods and reuse of Krylov-subspaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224419v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid non-overlapping domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches séquentielles et parallèles pour l'étude du comportement mécanique d'une butée flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 5e colloque national en calcul de structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel strategy for the nonlinear computation of highly heterogeneous and flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22085,124 +22106,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully nonlinear FETI method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Solution Methods for Systems Arising from PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, CIRM-Luminy, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22212,192 +22233,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations au dérivées partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Anne Bourguignon, 978-2-10-072746-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations aux dérivées partielles, Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.280, 2012, Sciences Sup, 9782100727469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22407,560 +22428,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive global/local cycle-jumping techniques: application to visco-plastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aldakheel, F.; Hudobivnik, B.; Soleimani, M.; Wessels, H.; Weißenfels, C.; Marino, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Open Problems in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22-30, 2022, 978-3-030-87311-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87312-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Intrusive Global/Local Coupling Techniques in Solid Mechanics: An Introduction to Different Coupling Strategies and Acceleration Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. De Lorenzis and A. Düster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling in Engineering Using Innovative Numerical Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 599, Springer Nature Switzerland AG, pp.203-220, 2020, CISM International Centre for Mechanical Sciences -- Courses and Lectures, 978-3-030-37517-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37518-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for uncertainty quantification in elliptic Cauchy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann G. Matthies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual design and validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer International Publishing; Springer, pp.293-308, 2020, Lecture Notes in Applied and Computational Mechanics, 978-3-030-38156-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive coupling: an attempt to merge industrial and research software capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dana Mueller-Hoeppe, Stefan Loehnert and Stefanie Reese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments and innovative applications in computational mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.125-133, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved multiscale computational strategies for delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René de Borst and Ekkehard Ramm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Methods in Computational Mechanics -- Progress and Accomplishments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.261-279, 2011, Lecture Notes in Applied and Computational Mechanics (55)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22970,711 +22991,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine pour le calcul parallèle robuste et sa vérification en mécanique linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvendo est dominium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results regarding the representation of interface tractions in Domain Decomposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods for nonlinear problems in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement, utilisation en non-linéaire et vérification en linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement, utilisation en non-linéaire et vérification en linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement pour les problèmes non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine sans recouvrement pour les problèmes non-linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Course on homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird eye view on domain decomposition in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods applied to nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23684,174 +23705,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic formulation of domain decomposition methods and accelerated solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] nwnumerics. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-overlapping domain decomposition methods in structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 265, LMT-Cachan. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23861,100 +23882,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de décomposition de domaine et méthodes d'accélération pour les problèmes multichamps en mécanique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00277771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23964,91 +23985,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de la décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. ENS Cachan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01472920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24058,105 +24079,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes numériques, ENS Paris-Saclay, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24224,51 +24245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAC4BEFD"/>
+    <w:nsid w:val="CA845AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24455,51 +24476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gosselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2265-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gosselet_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232686306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-6863-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602735v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-026-00318-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lalleman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salengro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425380v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00269-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengpeng Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wei&#223;enfels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02006-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613966v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0097-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687130v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Leistner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5918" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lienstromberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa4ff9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348633v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinojosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kovalevsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5190" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0069-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056928v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rixen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4946" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4630" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4305" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gendre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB0239D1F046821C71EA52F3D70D860D7BE2ED15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0372-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718489981015191F5C3411234AAAC07C9FF5CD43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Germain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1937" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXV35VV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.05.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Hussain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281728v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Shirafkan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bamer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Markert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800204" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weissenfels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899356v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201710134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224340v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224342v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224367v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224365v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cresta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224374v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224378v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224370v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfiden" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224387v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224386v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224390v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344787v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362167v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224402v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224404v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224403v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362364v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224410v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224419v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224420v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224422v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87312-7_3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476964v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37518-8_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_15" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615874v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368440v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224362v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224376v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224389v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224400v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224406v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224417v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224407v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00277771v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01472920v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304711v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-gosselet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2265-2427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gosselet_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/232686306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=diRH2E0AAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-6863-2017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602735v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-026-00318-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lalleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118940" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salengro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Kerim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117166" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425380v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-024-00269-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855733v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengpeng Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wei&#223;enfels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101739" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02006-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Negrello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9243165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881249v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis El Gharbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103484" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Desmeure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488615v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5758" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613966v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0097-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687130v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Leistner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Rixen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5918" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lienstromberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa4ff9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5462" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.07.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348633v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinojosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.01.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5244" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kovalevsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5190" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350536v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0069-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pebrel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056928v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rixen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4946" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4630" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.12.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2012.032.107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB0239D1F046821C71EA52F3D70D860D7BE2ED15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.10.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537804v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537803v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2884" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0378-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0372-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718489981015191F5C3411234AAAC07C9FF5CD43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436993v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277626v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905857" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Germain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1937" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXV35VV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.05.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277622v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00288-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dasset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.363-377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Hussain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccc.4.1.2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281728v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Shirafkan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bamer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818282v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4830" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Markert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.112.21" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243014v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saavedra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tardieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weissenfels" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815402v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899356v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615875v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899286v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201710134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349795v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224347v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224340v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722332v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855864v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717829v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cresta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224366v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807330v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224368v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224378v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592900v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592892v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bordas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfiden" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012165" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224388v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224392v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224390v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344791v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344792v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344771v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344794v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344787v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344796v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224401v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224403v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277630v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070960v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224412v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224416v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224419v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224422v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ach" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007788v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dasset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87312-7_3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37518-8_6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591345v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538642v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368440v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224362v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138086v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224375v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224376v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224400v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224417v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224407v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00277771v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01472920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304711v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>