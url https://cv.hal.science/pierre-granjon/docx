--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -3670,325 +3670,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Piret</w:t>
+                <w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Cablea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103178v1</w:t>
+                <w:t xml:space="preserve">hal-01103191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Cablea</w:t>
+                <w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979124v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t>
+                <w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Cablea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103191v1</w:t>
+                <w:t xml:space="preserve">hal-00979124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical EIS and square pattern signals comparison based on a well-known reference impedance</w:t>
               </w:r>
@@ -5350,135 +5350,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Analyse de la qualité de l'énergie électrique par le vecteur d'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t>
+              <w:t xml:space="preserve">11ème Conférence Nationale Electronique de Puissance du Futur (EPF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021547v2</w:t>
+                <w:t xml:space="preserve">hal-00021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Matrix Representation of Time-Varying Harmonics. Reconstruction and Prediction Applications</w:t>
               </w:r>
@@ -5566,122 +5553,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la qualité de l'énergie électrique par le vecteur d'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanya Ignatova</w:t>
+                <w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Chrzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Nationale Electronique de Puissance du Futur (EPF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021541v1</w:t>
+                <w:t xml:space="preserve">hal-00021547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Matrices for statistical representation of time-varying electrical signals – Application to wind generator currents</w:t>
               </w:r>
@@ -5989,476 +5989,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips using space vector methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on future power system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SDEMPED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185687v1</w:t>
+                <w:t xml:space="preserve">hal-00185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips by space vector methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanya Ignatova</w:t>
+                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips using space vector methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dumas</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Future Power Systems 2005 (FPS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International conference on future power system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021536v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips by space vector methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Future Power Systems 2005 (FPS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021518v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+                <w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEMPED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185279v1</w:t>
+                <w:t xml:space="preserve">hal-00021518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic vibration estimation of an induction motor by nonlinear optimal filtering</w:t>
               </w:r>
@@ -8936,51 +8936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05353141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Marie Samantha Parlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinann Al Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Malekipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3319824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3206755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailene Shih-Lyn Phua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanget Axel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriano Traversi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khlybov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403849g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al-Nazer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2254140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Steinbock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR30951C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108164v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2009.2028787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#246;dt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.917108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignew Styczynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al Nazer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Djeddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117333v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ivanova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Maroni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Craciun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05353141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Marie Samantha Parlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinann Al Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Malekipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3319824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3206755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailene Shih-Lyn Phua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanget Axel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriano Traversi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khlybov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403849g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al-Nazer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2254140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Steinbock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR30951C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108164v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2009.2028787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#246;dt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.917108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignew Styczynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al Nazer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Djeddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117333v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ivanova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Maroni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Craciun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>