--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2552,351 +2552,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
+                <w:t xml:space="preserve">Suivi des ondes membranaires via le signal analytique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Réthoré</w:t>
+                <w:t xml:space="preserve">Jalal Jouidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Roffet</w:t>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249699v1</w:t>
+                <w:t xml:space="preserve">hal-05396233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi acoustique de réactions chimiques en mécanochimie par décomposition spectrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massyl Moudoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Granjon</w:t>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabregue</w:t>
+                <w:t xml:space="preserve">Frédérique Roffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France. p. 585-588</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037093v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des ondes membranaires via le signal analytique 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi acoustique de réactions chimiques en mécanochimie par décomposition spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massyl Moudoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Jouidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">César Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+                <w:t xml:space="preserve">Nicolas Fabregue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France. p. 585-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396233v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Sensorless PMSM Rotor Position Estimation Enhancement: Application of ADALINE-PLL</w:t>
               </w:r>
@@ -2997,247 +2997,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical and vibration analysis methods for mechanical fault monitoring in wind turbine drivetrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982739v1</w:t>
+                <w:t xml:space="preserve">hal-01761532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of electrical and vibration analysis methods for mechanical fault monitoring in wind turbine drivetrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Dias Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t>
+              <w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761532v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing faults monitoring in electrical rotating machines through three-phase electrical signals analysis</w:t>
               </w:r>
@@ -3670,325 +3670,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Cablea</w:t>
+                <w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103191v1</w:t>
+                <w:t xml:space="preserve">hal-01103178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Piret</w:t>
+                <w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Cablea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103178v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t>
+                <w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Cablea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979124v1</w:t>
+                <w:t xml:space="preserve">hal-01103191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical EIS and square pattern signals comparison based on a well-known reference impedance</w:t>
               </w:r>
@@ -5242,273 +5242,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition matrices for statistical representation of time-varying electrical signals. Application to wind generator currents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Styczynski</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Chrzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGESEC Critical Infrastructures Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Magdeburg, Germany. 5 p</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117333v2</w:t>
+                <w:t xml:space="preserve">hal-00021547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la qualité de l'énergie électrique par le vecteur d'espace</w:t>
+                <w:t xml:space="preserve">Transition matrices for statistical representation of time-varying electrical signals. Application to wind generator currents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Styczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Nationale Electronique de Puissance du Futur (EPF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DIGESEC Critical Infrastructures Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Magdeburg, Germany. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021541v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Matrix Representation of Time-Varying Harmonics. Reconstruction and Prediction Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Styczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,135 +5566,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMI estimation for DC/AC hard switching converter using Wiener filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Analyse de la qualité de l'énergie électrique par le vecteur d'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Power Electronics and Motion Control (PEMC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portoroz, Slovenia. pp.473-478</w:t>
+              <w:t xml:space="preserve">11ème Conférence Nationale Electronique de Puissance du Futur (EPF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021547v2</w:t>
+                <w:t xml:space="preserve">hal-00021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Matrices for statistical representation of time-varying electrical signals – Application to wind generator currents</w:t>
               </w:r>
@@ -5769,696 +5769,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical method for power quality assessment applied to grid-connected power electronics converters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips using space vector methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electricity Distribution (CIRED 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
+              <w:t xml:space="preserve">International conference on future power system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021516v1</w:t>
+                <w:t xml:space="preserve">hal-00185687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips by space vector methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Ignatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Future Power Systems 2005 (FPS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021533v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+                <w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEMPED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185279v1</w:t>
+                <w:t xml:space="preserve">hal-00021518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips using space vector methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical method for power quality assessment applied to grid-connected power electronics converters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Ignatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on future power system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Electricity Distribution (CIRED 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185687v1</w:t>
+                <w:t xml:space="preserve">hal-00021516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and characterization of three phase voltage dips by space vector methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanya Ignatova</w:t>
+                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Future Power Systems 2005 (FPS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021536v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding EMI generation of power converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Power Electronics Specialists Conference (PESC 2005).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">SDEMPED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021518v1</w:t>
+                <w:t xml:space="preserve">hal-00185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic vibration estimation of an induction motor by nonlinear optimal filtering</w:t>
               </w:r>
@@ -7799,242 +7799,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de détermination de la position et/ou de la vitesse d’une partie mobile d’une machine électrique et procédé associé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Corne</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de mesure en temps réel et in situ des données thermodynamiques d'une batterie (enthalpie et entropie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaïb El Outmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR2211261. 2024</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Yazami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP19782947.6. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915610v1</w:t>
+                <w:t xml:space="preserve">hal-04915623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de mesure en temps réel et in situ des données thermodynamiques d'une batterie (enthalpie et entropie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Dispositif de détermination de la position et/ou de la vitesse d’une partie mobile d’une machine électrique et procédé associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Malekipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP19782947.6. 2024</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2211261. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915623v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'analyse de la qualité de l'énergie électrique dans un réseau électrique triphasé</w:t>
               </w:r>
@@ -8936,51 +8936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05353141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Marie Samantha Parlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinann Al Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Malekipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3319824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3206755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailene Shih-Lyn Phua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanget Axel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriano Traversi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khlybov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403849g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al-Nazer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2254140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Steinbock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR30951C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108164v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2009.2028787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#246;dt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.917108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignew Styczynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al Nazer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Djeddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117333v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ivanova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Maroni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Craciun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05353141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Marie Samantha Parlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinann Al Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c05608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Malekipour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3319824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3206755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailene Shih-Lyn Phua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanget Axel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriano Traversi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khlybov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl403849g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al-Nazer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2254140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorentz Steinbock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR30951C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw &#1032;uszcz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108164v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2009.2028787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2004873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#246;dt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.917108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignew Styczynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabregue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Al Nazer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Djeddi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021547v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117333v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczynski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Styczinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ivanova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Maroni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha&#239;b El Outmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yazami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915610v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Craciun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Radu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>