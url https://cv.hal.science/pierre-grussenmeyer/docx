--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre GRUSSENMEYER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à l'INSA StrasbourgDirecteur de la recherche à l'INSA Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7292-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035306858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4570-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning on 3D Semantic Segmentation: A Detailed Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Betsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Doulamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17020298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archéologues peuvent-ils produire de nouvelles sources pour les historiens des conflits récents ? L'exemple de la carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplément 13, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation d'une scène de crime ou de catastrophe en milieu subaquatique au moyen de la photogrammétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daudigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie, Forensique et Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/la.cfs.2024.5117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Photogrammetry: Generating Semantically Rich Point Clouds from Architectural Close-Range Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling an image and point cloud dataset for heritage building semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLVI-M-1-2021, pp.539 - 546. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-m-1-2021-539-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Photogrammetric and Bathymetric Data to Build a 3D Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (175), pp.202-223. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geodetic and geomorphic methods to monitor restored side channels: Feedback from the Upper Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of built heritage modelling: Integration of HBIM and other information techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.350 - 360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2020.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly estimation of the surface water extent in France at a 10-m resolution using Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Yésou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.111803 -. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of Thermal Point clouds Analysis for the Extraction of Windows and Thermal bridges of Building Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2020 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-287-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Disassembling of Historical Edifices: Experiments and Assessments of an Automatic Approach for Classifying Multi-Scalar Point Clouds into Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of descriptors for the registration of openings in indoor and outdoor heritage point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International CIPA symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-2/W15, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-133-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Photogrammetric Computations Using Modular Bundle Adjustment: The Chain Rule and the Collinearity Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (5), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.85.5.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBIM Modeling from the Surface Mesh and Its Extended Capability of Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chou Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8070301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy function algorithm for detection of openings in indoor point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-747-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated markerless registration of point clouds from TLS and structured light scanner for heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.16-24. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale and Multi-Sensor 3D Documentation of Heritage Complexes in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabby Awalludin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.483. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi7120483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban surface water body detection with suppressed built-up noise based on water indices from Sentinel-2 MSI imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Static Multibeam Sonar Scanner for 3D Surveys in Confined Underwater Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1395. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source and Independent Methods for Bundle Adjustment Assessment in Close-Range UAV Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandermeerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), 18p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Combined Surveying and Scanning Device: The Trimble SX10 Scanning Total Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.730. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17040730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-infrared remote sensing of surface water-groundwater exchanges in a restored anastomosing channel (Upper Rhine River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.11100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation of heritage buildings using close-range UAV images: dense matching issues, comparison and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (159), pp.206-229. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Point Clouds to Building Information Models: 3D Semi-Automatic Reconstruction of Indoors of Existing Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.1030. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app7101030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de blocs et anastylose virtuelle d’une façade antique à Pont-Sainte-Maxence (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSE RANGE UAV ACCURATE RECORDING AND MODELING OF ST-PIERRE-LE-JEUNE NEO-ROMANESQUE CHURCH IN STRASBOURG (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLII-2/W3, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-519-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid images for geostructural mapping and key block modeling of rock discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du refuge” ou de “l’enfermement-volontaire”. La carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du site orné de la Grotta Scritta à Olmeta-di-Capocorso (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1er trimestre 2016 (146)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of Sonar and Laser Acquisition Data for Building the 3D Reference Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31180 - 31204. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s151229855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numérisation 3D multi-échelle à l’étude intégrée de la grotte ornée des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D, 1 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RECORDING METHODOLOGY APPLIED TO THE GROTTA SCRITTA PREHISTORIC ROCK-SHELTER IN OLMETA-DI-CAPOCORSO (CORSICA, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegrini Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-5/W7 (XL-5/W7), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W7-179-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and Calibration of a RGB-D Camera (Kinect v2 Sensor) Towards a Potential Use for Close-Range 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13070-13097. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71013070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Range Photogrammetry Using Dense Epipolar Matching (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), pp.5703-5713. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-014-1109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-Based Inspection System for Canal Tunnel Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numérisation 3D multi-échelle à l'étude intégrée de la grotte ornée des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying and modeling of rock discontinuities by terrestrial laser scanning and photogrammetry: Semi-automatic approaches for linear outcrop inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of an accurate 3D Documentation in Understanding the Status of the Bronze Age Heritage Cave «Les Fraux» (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Dordogne) : apport à l’archéologie et à la cartographie du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Dordogne) : apport à l’archéologie et à la cartographie du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries Extraction from Segmented Point Clouds as Input for Historical Building Information Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.669-682. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional quality assessment of photogrammetric and lidar datasets based on vector approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-2/W1, pp.93-98. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W1-93-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle Adjustment with and without Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (144), pp.396-415. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial laser scanner data denoising by dictionary learning of sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-5/W2, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-595-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGICAL DEVELOPMENTS IN 3D SCANNING AND MODELLING OF ARCHAEOLOGICAL FRENCH HERITAGE SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-5/W2,, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-131-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Approach for Geometric Facades Reconstructed with TLS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (138), pp.137-154. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9730.2012.00674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D multi-scale scanning of the archaeological cave &amp;quot;Les Fraux&amp;quot; in Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7616, pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Approach of Heritage Sites Based on Merging Point Clouds from High Resolution Photogrammetry and Terrestrial Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.553-558. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B5-553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of facade features on large sites acquired by vehicle based laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Photogrammetry, Cartography and Remote Sensing (APCRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial Laser Scanning (TLS) data denoising by range image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (134), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9730.2011.00631.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Saint-Martin-de-Fressengeas, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de PhotoModeler Scanner et David Laserscanner pour l'obtention de nuages de points denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Documenting of Built Heritage: 3D Virtual Reconstruction of Architectural Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1478-0771.8.2.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie et climatologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie radar satellitaire et mesures GPS à la surface du glacier d'Argentière : comparaisons et validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDED RANSAC ALGORITHM FOR AUTOMATIC DETECTION OF BUILDING ROOF PLANES FROM LIDAR DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The photogrammetric journal of Finland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'ouvrages architecturaux : de la saisie photogrammétrique à l'interface 3D d'accès aux données patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web information system for the management and the dissemination of Cultural Heritage data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), pp.396-411. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2007.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'ouvrage architectural : de la saisie photogrammétrique à l'interface 3D d'accès aux données patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining airborne photographs and spaceborne SAR data to monitor temperate glaciers. Potentials and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (4), pp.905-924. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.890554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computerized solution for the epigraphic survey in Egyptian Temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 issue 11, pp.1605-1616. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie, chaînons dans la détermination du climat urbain à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surveying practices in archaeology : a technical overview to introduce new management possibilities for cultural heritage data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie,chaînons dans la détermination du climat urbain à Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du relevé laser 3D aux techniques de relevé conventionnelles et de développement d'outils numériques pour la restitution architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Begriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 173/174, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLUTIONS FOR EXTERIOR ORIENTATION IN PHOTOGRAMMETRY, A REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (100), pp.615-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la reconstruction géométrique et topologique d'un bâtiment en photogrammétrie mono-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et modélisation 3D du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°95, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of small-format and low-altitude aerial photos for the realization of high-resolution DEMs in mountainous areas : application to the Super-Sauze earthflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.1339-1350. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la reconstruction géométrique et topologique d'un bâtiment en photogrammétrie mono-image.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1339-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de MNT par photogrammétrie aérienne de petit format : application au versant instable de Super-Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of web photogrammetry : experiences with the ARPENTEUR web based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web based photogrammetry, arpenteur: A network tool for small format architectural photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital photogrammetric workstation on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(99)00038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Modelling Techniques for Rhine Castle Models in Blender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Siena, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting and Modifying Rhine Castle Models With Parametric Modeling in Blender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.405 - 412, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w4-2024-405-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hyperfocal Distance in Close-Range Photogrammetry for Indoor Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical 3D Metrology (O3DM), Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.161 - 168, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w7-2024-161-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF STATE-OF-THE-ART MULTI-VIEW STEREO SOLUTIONS FOR CLOSE RANGE HERITAGE DOCUMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Karwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.317 - 323, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w4-2024-317-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset to test AI on forensic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daudigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.117 - 123, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w8-2024-117-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Segmentation Applied to Underground Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023: Image Analysis and Processing - ICIAP 2023 Workshops, Udine, Italy, September 11-15, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51023-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic data generation and testing for the semantic segmentation of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”, 25–30 June 2023, Florence, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1189-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of Sanggrahan Temple Using UAV Imagery and Terrestrial Photogrammetry Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filsa Bioresita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husnul Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rivaldi Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setyo Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics International Conference 2023, 27/07/2023, Surabaya, Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Surabaya, Indonesia. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1276/1/012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison Between Segnet and DEEPLABV3+ on the Semantic Segmentation of Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Mobile Mapping Technology (MMT 2023), May 24-26, 2023, Padua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Padoue, Italy. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W1-2023-379-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial assessment on the use of state-of-art NeRF neural network 3D reconstruction for heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”, 25–30 June 2023, Florence, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1113-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of road markings from MLS data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop LowCost 3D - Sensors, Algorithms, Applications 15–16 December 2022, Würzburg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-7-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tree height for mangrove species classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission III 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.691-697, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-691-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Label propagation for the semantic segmentation of Heritage building point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.861-867, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-861-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Deep Learning workflow for 3D Heritage point cloud semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures". 2–4 March 2022, Mantua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, France. pp.426-434, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-429-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic point cloud noise masking in close range photogrammetry for buildings using AI-based semantic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures". 2–4 March 2022, Mantua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, France. pp.389-393, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-389-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic training data generation in Deep Learning-aided semantic segmentation of Heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Matrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lingua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-317-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Low-cost depth sensors for outdoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop LowCost 3D - Sensors, Algorithms, Applications 15–16 December 2022, Würzburg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-101-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorization of urban MLS point clouds: a sequential approach using cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-351-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Depth Maps from Arcore to Process Point Clouds in Real Time on a Smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress, 5-9 juillet 2021, Nice (en ligne), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-201-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessments into the use of commercial-grade solid state lidar for low cost heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-599-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage documentation and knowledge transfer: a report on the CIPA Tropical School in Candi Sewu (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fadilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Fauzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIPA symposium, 28 août - 1er septembre, Université Tsinghua, Pekin, Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-M-1-2021-493-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation for building façade 3D point cloud from 2D orthophoto images using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lhenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-201-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments using smartphone-based videogrammetry for low-cost cultural heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIPA symposium, 28 août - 1er septembre, Université Tsinghua, Pekin, Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-M-1-2021-487-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of Posterior Covariance in Bundle Adjustment in DBAT for Projects with Large Number of Object Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV ISPRS Congress (2020 edition), Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-737-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D recordng and modelling on the Bronze Age cave &amp;quot;les Fraux&amp;quot; in Perigord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISPRS Commission V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nexcastle, United Kingdom. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal and geometric information for BIM enrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boudhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Avila, Spain. pp.719-725, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-719-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Considerations in Low-Cost Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-225-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Functional Modularity for Processing of General Photogrammetric Data with the Damped Bundle Adjustment Toolbox (DBAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-69-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POINT CLOUD SEGMENTATION AND SEMANTIC ANNOTATION AIDED BY GIS DATA FOR HERITAGE COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bergamo, Italy. pp.523-528, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-523-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Documentation Workflow and Challenges for Tropical Vernacular Architecture in the Case of the Kasepuhan Palace in Cirebon, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirga Sumantri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafarina Wahyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (DigitalHeritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, CA, USA, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor 3D recording pipeline for the documentation of Javanese temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fadilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International CIPA symposium, Avila, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Avila, Spain. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-829-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thermal-infrared remote sensing and hydrological modelling to study surface-subsurface water exchanges of a restored side channel of the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th biennal symposium of the international society for river science - ISRS2019, Vienna, Austria, septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Web-Application for Management of 3D Digital Building and Complex Based on BIM and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafarina Trisyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-371-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR BUNDLE ADJUSTMENT FOR PHOTOGRAMMETRIC COMPUTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium "Towards Photogrammetry 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, France. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-133-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methods for waterway inspection: an application to canal tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC – World Congress Panama City, Panama 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, World Congress Panama City, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF POINT CLOUD REGISTRATION ALGORITHMS FOR BETTER RESULT ASSESSMENT – TOWARDS AN OPEN-SOURCE SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium “Towards Photogrammetry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Riva del Garda, Italy. pp.551-558, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON AND ASSESSMENT OF 3D REGISTRATION AND GEOREFERENCING APPROACHES OF POINT CLOUDS IN THE CASE OF EXTERIOR AND INTERIOR HERITAGE BUILDING RECORDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-Term Symposium "Towards Photogrammetry 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, Italy. pp.745-751, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-745-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH-TO-BIM: FROM SEGMENTED MESH ELEMENTS TO BIM MODEL WITH LIMITED PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium “Towards Photogrammetry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, Italy. pp.1213-1218, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-1213-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING UNDERWATER ACCURACY BY EMPIRICAL WEIGHTING OF IMAGE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Symposium “Towards Photogrammetry 2020”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Riva del Garda, Italy, Italy. pp.699-705, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-699-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiences with the Trimble SX10 scanning total station for building façade survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.405 - 412, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w3-405-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric recording and reconstruction of town scale models – the case of the plan-relief of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W5-489-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC 3D MODELING OF A CANAL-TUNNEL USING PHOTOGRAMMETRIC AND BATHYMETRIC DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop “3D ARCH”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.495-501, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-495-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPROCESSING CLOSE RANGE TERRESTRIAL AND UAV PHOTOGRAMMETRIC PROJECTS WITH THE DBAT TOOLBOX FOR INDEPENDENT VERIFICATION AND QUALITY CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop LowCost 3D – Sensors, Algorithms, Applications, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hambourg, Germany. pp.171 - 177, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w8-171-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of the Battle of Vimy (France, 2017): Preserving the memory of the Great War through 3D recording of the Maison Blanche souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prilaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIPA International Symposium, Ottawa, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. pp.171-177, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-171-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE INVESTIGATION OF A HANDHELD 3D SCANNER TO DEFINE GOOD PRACTICES FOR SMALL ARTEFACT 3D MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS/ISPRS International Scientific Committee on Heritage Documentation (CIPA) 26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.427 - 434, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w5-427-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and processing protocols for UAV images: 3D modelling of historical buildings using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIPA International Symposium ISPRS,28 August–1 September 2017, Ottawa, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-163-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a static multibeam sonar scanner for 3D surveying in confined suqaquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-541-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of point clouds segmentation algorithms through their application to several case studies for indoor building modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS 2016, From human history to the future with spatial information (2016-07-12 to 2016-07-19 : Prague, République Tchèque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.667-674, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-667-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of TLS point clouds and 3D data from Kinect V2 sensor to complete indoor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.659-666, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of historic building information modelling and geographic information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-437-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External verification of the bundle adjusment in photogrammetric software using the damped bundle adjustment toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Borlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-7-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi morphodynamique d’une annexe hydraulique rhénane restaurée par combinaison de méthodes d’imagerie terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Processing Experiences of Close Range UAV Images for the 3D Modeling of Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, EuroMed 2016, Nicosia, Cyprus, October 31 – November 5, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48496-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finaud-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of 3D Documentation Data and Tools available for Archaeological Researches: case study of the Romanesque Church of Dugny-sur-Meuse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International CIPA Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Taipei, Taiwan. pp.323-330, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W7-323-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lonchampt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a 3D reference model for canal tunnel surveying using Sonar an Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater 3D Recording and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piano di Sorrento, Italy. pp.153 - 159, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W5-153-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point clouds segmentation as base for as-built BIM creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International CIPA Symposium 2015 (2015-08-31 to 2015-09-04 : Taipei, Taiwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Taipei, China. pp.191-197, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W3-191-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the accuracy of 3D models obtained with DSLR camera and Kinect v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Videometrics, Range Imaging, and Applications XIII, Munich, Germany (2015-06-22 to 2015-06-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2184866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiences with Kinect V2 sensor for Close Range 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2015 Workshops: BioFor, CTMR, RHEUMA, ISCA, MADiMa, SBMI, and QoEM (2015-09-07 to 2015-09-08 : Genoa, Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-93-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EFESE - Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris - La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic segmentation and modelling from point clouds towards historical building information modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international Conference EuroMed 2014 (2014-11-03 to 2014-11-08 : Lemessos, Chypre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lemessos, Cyprus. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Aerial Photography Tool for Building Inspection and Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ISPRS Technical Commission, Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Denver, United States. pp.309-313, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-1-309-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Heritage Recording methodologies with Terrestrial Laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARO 3D Documentation User Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Andechs, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization using RGBD cameras orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission V Symposium (2014-06-23 to 2014-06-25 : Riva del Garda, Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Riva del Garda, France. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-425-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in landscapes by merging historical photographs and digital images in photogrammetry projects: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Landscape study with Historical Photographs Through Monoplotting (2014-06-27 : Corzoneso, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Corzoneso, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostructural mapping and key bloc modeling by terrestrial laser scanning and digital imaging - Solid image contributions for outcrop inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical geology conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Calibration using the Damped Bundle Adjustment Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Riva del Garda, Italy. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-89-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional quality assessment of photogrammetic and LiDAR datasets based on a vector approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Spatial Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hong-Kong, China. pp.93--98, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W1-93-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CIPA, the ISPRS and ICOMOS Heritage Documentation Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Culture, Conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile outdoor relative localization using calibrated RGB-D cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international symposium on mobile mapping technology MMT'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taïnan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVISING A VISUAL INSPECTION SYSTEM FOR CANAL TUNNELS: PRELIMINARY STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-13-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de bâtiments par balayage laser. Technodating BIM, sciences et technologies de l'information appliquées au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Dating : Sciences et technologies de l'information appliquées au bâtiment, Energivie, Fibres Grand’Est (2013-07-03 : Illkirch, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturierung von 3D Modellen aus Laserdaten im Bereich des Kulturerbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° Internationalen Geodätischen Woche 2013 (2013-02-17 to 2013-02-23 : Obergurgl, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY ASSESSMENT OF A CANAL-TUNNEL 3D MODEL BY COMPARING PHOTOGRAMMETRY AND LASERSCANNING RECORDING TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-171-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording approach of Heritage Sites based on merging point clouds from terrestrial laser scanning and high resolution photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARO 3D Documentation User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry and dense stereo matching approach applied to the documentation of The cultural heritage site of Kilwa (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir les feux par méthodes magnétiques - Les structures de combustion de l'Âge du Bronze de la grotte des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne / Royan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the hearths in the prehistorical caves: 3D magnetic field mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Castle Meeting on Paleo, Rock and Environmental Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Castle of Nove Hrady, South Bohemia, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of an automatic building extraction technique to airborne laser scanner data containing damaged buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rehor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Baehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop, Germany, High-Resolution Earth Imaging for Geospatial Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einsatz eines TLS Systems in der Ingenieurvermessung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Internationale Geodätische Woche Obergurgl 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual research environment for the management and the visualization of complex archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd 3D-ARCH International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint combination of point cloud and DSM for 3D building reconstruction using airborne laser scanner data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE GRSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitization of the Collection of Moldings of the University Marc Bloch in Strasbourg: a study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Callegaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth CIPA International Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ATHENES, Greece. pp.674-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When glaciers break the ice between several scientific horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Terrestrial Lidar on a Mobile Mapping Platform: first experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Alshawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Padua, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Terrestrial Recording Techniques for 3D Object Modelling regarding topographic constraints. Example of the Castle of Haut-Andlau, Alsace, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Voegtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ringle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ATHENES, Greece. pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hough-Transform and Extended RANSAC Algorithms for Automatic Detection of 3D Building Roof Planes from Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on Laser Scanning 2007 and SilviLaser 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven and data-driven approaches using LIDAR data : analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop, Photogrammetric Image Analysis (PIA07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Alpine Glaciers with ALOS SAR and Optical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, -, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Research Environment for Archaeological Data Management, Visualization and Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e conférence du CAA "Layers of perception. Advanced technological means to illuminate our past"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of building facades using Terrestrial Laser Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on Laser Scanning 2007 and SilviLaser 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation tridimensionnelle de bâtiments à partir de données Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Programme National de Télédétection Spatiale sur la Très Haute Résolution Spatiale en Télédétection Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for automatic detection of buildings in airborne laser scanner data using first echo only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. III Symposium, Photogrammetric Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bonn, Germany. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site Level Cultural Heritage Documentation:Combination of Survey, Modeling and Imagery Datain a Web Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosia, Cyprus. pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique et Radar à Synthèse d'Ouverture (RSO) appliquée au suivi des glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint Martin d'Hères - Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale documentation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Cultural Heritage Data in a Web-based Information System: A Case Study from Vianden Castle, Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fargo, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST EXPERIENCES WITH THE TRIMBLE GX SCANNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grimm-Pitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Weinold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D building model as an interface for a Web Information System. Case study of the Pontonniers high school in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresden, Germany. pp.1682-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR - ACI Masse de Données 2004. De ERS à E-SAR: développement d'une méthodologie de traitement des images haute résolution appliquée à l'observation des glaciers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous cultural heritage data in a web based information system: a case study from Vianden Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès du CAA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First proposals for a web-based information system in archaeology: storage and interactivity for the preservation and the handling of Cultural Heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Third Taiwanese-French Conference on Information Technology (TFIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France. pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goutail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed low-cost system for 3D archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sylaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sechidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">event CIPA / VAST / EG / EuroMed 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosia, Cyprus. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement géométrique, tachéométrie électronique, lasergrammétrie : des méthodes de mesures optiques pour l'auscultation topométrique de la cathédrale de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international francophone SFO / CMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI, SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Issy-les-Moulineaux, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR : premiers résultats en photogrammétrie et interférométrie RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surveying practices in archaeology: a technical overview to introduce new management possibilities for Cultural Heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Torino, Italy. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temperate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between the architectural design process and the documentation of architectural works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temprerate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seoul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the preparation of archaeological excavation. A 3D restitution according to modern and archive images of Beaufort Castle landscape (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yasmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.809-814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Ecole Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des connaissances architecturales et de l'acquisition photogrammétrique dans la représentation d'ouvrages existants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès de l'Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of architectural works by photogrammetry: a compromise between measurement and representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vision Techniques Applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pros and cons of constrained and unconstrained formulation of the bundle adjustment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lindstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.589-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the epigrafic survey in the great hypostyle hall of Karnak temple : a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXè congrès de la Société Internationale de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.377-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the web based ARPENTEUR tools: towards a Photogrammetry based Heritage Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Curtinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthophoto imaging and GIS for seabed visualization and underwater archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Cibecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Prato, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural modelling and archaeological reconstitution: digital tools for 3d acquisition and modelling assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vision Techniques Applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lisbonne, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale et restitution archéologique : des outils numériques d'acquisition et d'aide à la modélisation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vision Techniques applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the epigraphic survey in the Great Hypostyle Hall of Karnak Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.377-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Restoration of Beaufort Castle (South-Lebanon): A 3D Restitution According to Historical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Antalya, Turkey. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie au service de la climatologie urbaine à Strasbourg. Le projet REClUS 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pixels et Cités, télédétection et photogrammétrie pour le développement en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, pARIS-MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du relevé photogrammétrique au processus du projet architectural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pixels et Cités, télédétection et photogrammétrie pour le développement en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, PARIS-MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of close range photogrammetric surveys in the design process of architectural projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Antalya, Turkey. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Theory & Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université d'UMEA Département Mathématiques, Informatique et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'École Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing object-oriented image analysis applied to half-timbered houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Antalya, Turkey. pp.298-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ARPENTEUR' AS WEB BASED PHOTOGRAMMETRIC PACKAGE: TOWARDS INTEROPERABILITY THROUGH A XML STRUCTURE FOR PHOTOGRAMMETRIC DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: current developments in web based photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. VI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, SAN JOSE DOS CAMPOS, Brazil. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry and xml based documentation system. The case of the 'Grand Ribaud F' Etruscan wreck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Close Range visualization techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single image and topology approaches for modeling buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Basic theory, Procedures, Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Society for Photogrammetry and Remote Sensing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CORFOU, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'École Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: Recent developments in web based photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: Recent developments in web based photogrammetryISPRS, Commission VI: Education and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, SAO PAULO, Brazil. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban imagery combining photogrammetric and remote sensing techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. VI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, SAN JOSE DOS CAMPOS, Brazil. pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry and XML based documentation system : the case of the ‘Grand Ribaud F' estruscan wreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.342-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ARPENTEUR' as web based photogrammetric package : towards interoperability through a XML structure for photogrammetric data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, cORFOU, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er forum de photogrammétrie organisé par l'École Nationale des Sciences Géographiques et l'Institut Géographique National.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« arpenteur » as web based photogrammetric package: towards interoperability through a xml structure for photogrammetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'UMR MAP CNRS/MCC 694</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, SOUSSE, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR:A WEB-BASED PHOTOGRAMMETRY TOOL FOR ARCHITECTURAL MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging and Photonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, United States. pp.117-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES WITH THE DIGITAL PHOTOGRAMMETRIC PROGRAM PACKAGE ORPHEUS BASED ON CIPA‘s &amp;quot;ZURICH CITY HALL&amp;quot; DATASET FOR ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rottensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Allemagne. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D INDOOR MODELING OF BUILDINGS BASED ON PHOTOGRAMMETRY AND TOPOLOGIC APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et systèmes photogrammétriques pour la documentation des sites et monuments historiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Faculté d'aménagement du Territoire de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple photogrammetric methods with arpenteur. 3-d plotting and orthoimage generation: The i-mage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de gestion de documents hétérogènes dédiés au patrimoine archéologique et gérés sur le réseau internet. le cas de l'épave etrusque du grand ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2001. 17ièmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d geometric modeling from images on the web with arpenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session on Multimedia in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Austria. pp.424-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences with the digital photogrammetric program package ORPHEUS based</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rottensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underwater photogrammetry to a web integrated documentation system: The case of the ‘grand ribaud f' estruscan wreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2001 International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie au service du patrimoine cairote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Culturel Egyptien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple photogrammetric methods with ARPENTEUR : 3D plotting and orthoimage generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Potsdam, Germany. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST EXPERIENCES WITH THE „ZURICH CITY HALL“ DATA SET FOR ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Streilein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans cet article, nous présentons les résultats des premiers tests issus de l'utilisation de la série de données du CIPA </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pour la photogrammétrie à courte distance. Les résultats ont été obtenus à l'aide de logiciels commerciaux ou </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires. La mise en œuvre de ces différents logiciels repose sur différentes stratégies (par ex. nombre d'images </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">utilisées, mode stéréo ou non, compensation par faisceaux). Les logiciels utilisés sont Canoma, Photomodeler, et </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiphon-Arpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Pays-Bas. pp.772-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUILDING RECONSTRUCTION BASED ON THREE-DIMENSIONAL PHOTO-MODELS AND TOPOLOGIC APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the International Federation of Surveyors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Malta. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING HISTORIC SITES AND MONUMENTS IN 3D HERITAGE INFORMATION SYSTEMS BY COMBINING AERIAL AND ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stone-by-stone photogrammetric survey using architectural knowledge formalised on the arpenteur photogrammetric workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Amsterdam, Netherlands. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEACHING ARCHITECTURAL PHOTOGRAMMETRY ON THE WEB WITH ARPENTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric stone-by-stone survey and archeological knowledge: an application on the Romanesque Priory Church Notre-Dame d'Aleyrac (Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST2000 Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ASPECTS FOR 3D MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetric survey using knowledge representation on the arpenteur web-based photogrammetric workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CIPA (INTERNATIONAL COMMITTEE FOR ARCHITECTURAL PHOTOGRAMMETRY) INTERNATIONAL SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenteur, an architectural photogrammetry network for education and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorizing urban road markings from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.102, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age decorated cave Les Fraux unusual status: ritual uses of an atypical French heritage site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petrognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsey Büster; Eugène Warmenbol; Dimitrij Mlekuž. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between worlds : understanding ritual cave use in later prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.165-198, 2019, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99022-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of TLS and sonar for the modelling of semi-immersed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belén Riveiro; Roderik Lindenbergh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Scanning - An Emerging Technology in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chap. 10, 2019, ISPRS Book Series, 9781138496040. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351018869-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Parametric Modelling From Reality-Based Data by Revit Api Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in Reality-Based 3D Surveying and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018, 978-3-03842-684-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of range-based modelling techniques in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doneus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Lermat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Recording, Documentation and Management of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whittles Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-368, 2018, 978-184995-168-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source First Person View 3D Point Cloud Visualizer for Large Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Palha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Big Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2016, Lecture Notes in Geoinformation and Cartography, 978-3-319-45122-0. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45123-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of range-based modelling techniques in Cultural Heritage, chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doneus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Lerma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remondino, F., Stylianidis, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Recording, Documentation and Management in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whittles Publishing, 2016, 978-184995-168-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasergrammétrie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 p, 2011, EDYTEM, 978-2-918435-04-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à la photogrammétrie et à la programmation 3D à des fins de valorisation du patrimoine architectural : le cas des ouvertures dans les bâtiments résidentiels montréalais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni De Paoli; Nada El-Khoury Assouad; Georges Khayat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia productions, 2008, 978-2-909285-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in cultural heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Patias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhilin Li; Jun Chen; Emmanuel Baktasavias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie et lasergrammétrie pour la documentation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière Saingt à Fleury-sur-Orne (Calvados). Protection et étude d’une exploitation souterraine , in Dujardin L., Marcigny C. (dir.), La carrière Saingt à Fleury-sur-Orne (Calvados) ; Étude d’une carrière-refuge pour les civils lors de la Bataille de Caen (juin 44), RFO de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Edition: Selected 'Best Papers' from the XXIVth CIPA International Symposium. Recording, documentation and cooperation for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, International Journal of Heritage in the Digital Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS Annals – Volume II-5/W1, 2013, TC V, XXIV International CIPA Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS Archives – Volume XL-5/W2, 2013, TC V, XXIV International CIPA Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nouvelles configurations à partir de cas existants du patrimoine bâti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of photogrammetry software packages for the documentation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site Level Cultural Heritage Documentation: Combination of Survey, Modeling and Imagery Data in a Web Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de topographie en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the documentation of cultural heritage and 3D modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la rédaction d'un CCTP pour l'acquisition de données 3D pour la ville de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Basic theory, Procedures, Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId631"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre GRUSSENMEYER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à l'INSA StrasbourgDirecteur de la recherche à l'INSA Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7292-2755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035306858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4570-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning on 3D Semantic Segmentation: A Detailed Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Betsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Georgopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Doulamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17020298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archéologues peuvent-ils produire de nouvelles sources pour les historiens des conflits récents ? L'exemple de la carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Supplément 13, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation d'une scène de crime ou de catastrophe en milieu subaquatique au moyen de la photogrammétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daudigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologie, Forensique et Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26034/la.cfs.2024.5117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantic Photogrammetry: Generating Semantically Rich Point Clouds from Architectural Close-Range Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling an image and point cloud dataset for heritage building semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLVI-M-1-2021, pp.539 - 546. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-m-1-2021-539-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Photogrammetric and Bathymetric Data to Build a 3D Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (175), pp.202-223. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geodetic and geomorphic methods to monitor restored side channels: Feedback from the Upper Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of built heritage modelling: Integration of HBIM and other information techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.350 - 360. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2020.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly estimation of the surface water extent in France at a 10-m resolution using Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Yésou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.111803 -. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of Thermal Point clouds Analysis for the Extraction of Windows and Thermal bridges of Building Facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2020 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-287-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Disassembling of Historical Edifices: Experiments and Assessments of an Automatic Approach for Classifying Multi-Scalar Point Clouds into Architectural Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of descriptors for the registration of openings in indoor and outdoor heritage point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International CIPA symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-2/W15, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-133-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBIM Modeling from the Surface Mesh and Its Extended Capability of Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chou Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (7), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8070301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Photogrammetric Computations Using Modular Bundle Adjustment: The Chain Rule and the Collinearity Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (5), pp.361-368. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.85.5.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy function algorithm for detection of openings in indoor point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-747-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale and Multi-Sensor 3D Documentation of Heritage Complexes in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabby Awalludin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.483. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi7120483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated markerless registration of point clouds from TLS and structured light scanner for heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.16-24. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban surface water body detection with suppressed built-up noise based on water indices from Sentinel-2 MSI imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.259-270. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Static Multibeam Sonar Scanner for 3D Surveys in Confined Underwater Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.1395. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source and Independent Methods for Bundle Adjustment Assessment in Close-Range UAV Photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandermeerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), 18p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Combined Surveying and Scanning Device: The Trimble SX10 Scanning Total Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.730. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17040730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-infrared remote sensing of surface water-groundwater exchanges in a restored anastomosing channel (Upper Rhine River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.11100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation of heritage buildings using close-range UAV images: dense matching issues, comparison and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (159), pp.206-229. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Point Clouds to Building Information Models: 3D Semi-Automatic Reconstruction of Indoors of Existing Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.1030. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app7101030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de blocs et anastylose virtuelle d’une façade antique à Pont-Sainte-Maxence (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOSE RANGE UAV ACCURATE RECORDING AND MODELING OF ST-PIERRE-LE-JEUNE NEO-ROMANESQUE CHURCH IN STRASBOURG (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLII-2/W3, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-519-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du refuge” ou de “l’enfermement-volontaire”. La carrière-refuge de la brasserie Saingt à Fleury-sur-Orne (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid images for geostructural mapping and key block modeling of rock discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D du site orné de la Grotta Scritta à Olmeta-di-Capocorso (Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1er trimestre 2016 (146)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of Sonar and Laser Acquisition Data for Building the 3D Reference Model of a Canal Tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31180 - 31204. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s151229855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numérisation 3D multi-échelle à l’étude intégrée de la grotte ornée des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D, 1 (63)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RECORDING METHODOLOGY APPLIED TO THE GROTTA SCRITTA PREHISTORIC ROCK-SHELTER IN OLMETA-DI-CAPOCORSO (CORSICA, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegrini Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-5/W7 (XL-5/W7), pp.179-185. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W7-179-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and Calibration of a RGB-D Camera (Kinect v2 Sensor) Towards a Potential Use for Close-Range 3D Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13070-13097. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71013070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close Range Photogrammetry Using Dense Epipolar Matching (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Liazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), pp.5703-5713. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-014-1109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-Based Inspection System for Canal Tunnel Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.1.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la numérisation 3D multi-échelle à l'étude intégrée de la grotte ornée des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying and modeling of rock discontinuities by terrestrial laser scanning and photogrammetry: Semi-automatic approaches for linear outcrop inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of an accurate 3D Documentation in Understanding the Status of the Bronze Age Heritage Cave «Les Fraux» (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Dordogne) : apport à l’archéologie et à la cartographie du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries Extraction from Segmented Point Clouds as Input for Historical Building Information Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.669-682. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Dordogne) : apport à l’archéologie et à la cartographie du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional quality assessment of photogrammetric and lidar datasets based on vector approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-2/W1, pp.93-98. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W1-93-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle Adjustment with and without Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (144), pp.396-415. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial laser scanner data denoising by dictionary learning of sparse coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-5/W2, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-595-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGICAL DEVELOPMENTS IN 3D SCANNING AND MODELLING OF ARCHAEOLOGICAL FRENCH HERITAGE SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-5/W2,, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-131-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Approach for Geometric Facades Reconstructed with TLS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (138), pp.137-154. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9730.2012.00674.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording Approach of Heritage Sites Based on Merging Point Clouds from High Resolution Photogrammetry and Terrestrial Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.553-558. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B5-553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D multi-scale scanning of the archaeological cave &amp;quot;Les Fraux&amp;quot; in Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7616, pp.388-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of facade features on large sites acquired by vehicle based laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Photogrammetry, Cartography and Remote Sensing (APCRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial Laser Scanning (TLS) data denoising by range image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (134), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9730.2011.00631.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de la grotte ornée des Fraux (Saint-Martin-de-Fressengeas, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de PhotoModeler Scanner et David Laserscanner pour l'obtention de nuages de points denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 126, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Documenting of Built Heritage: 3D Virtual Reconstruction of Architectural Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1478-0771.8.2.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie et climatologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie radar satellitaire et mesures GPS à la surface du glacier d'Argentière : comparaisons et validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDED RANSAC ALGORITHM FOR AUTOMATIC DETECTION OF BUILDING ROOF PLANES FROM LIDAR DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The photogrammetric journal of Finland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'ouvrages architecturaux : de la saisie photogrammétrique à l'interface 3D d'accès aux données patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web information system for the management and the dissemination of Cultural Heritage data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), pp.396-411. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2007.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'ouvrage architectural : de la saisie photogrammétrique à l'interface 3D d'accès aux données patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining airborne photographs and spaceborne SAR data to monitor temperate glaciers. Potentials and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (4), pp.905-924. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.890554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computerized solution for the epigraphic survey in Egyptian Temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 issue 11, pp.1605-1616. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie, chaînons dans la détermination du climat urbain à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surveying practices in archaeology : a technical overview to introduce new management possibilities for cultural heritage data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie,chaînons dans la détermination du climat urbain à Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 103, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation du relevé laser 3D aux techniques de relevé conventionnelles et de développement d'outils numériques pour la restitution architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda Begriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 173/174, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la reconstruction géométrique et topologique d'un bâtiment en photogrammétrie mono-image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLUTIONS FOR EXTERIOR ORIENTATION IN PHOTOGRAMMETRY, A REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (100), pp.615-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et modélisation 3D du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, N°95, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of small-format and low-altitude aerial photos for the realization of high-resolution DEMs in mountainous areas : application to the Super-Sauze earthflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.1339-1350. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la reconstruction géométrique et topologique d'un bâtiment en photogrammétrie mono-image.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1339-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de MNT par photogrammétrie aérienne de petit format : application au versant instable de Super-Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilities and limits of web photogrammetry : experiences with the ARPENTEUR web based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Week '01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web based photogrammetry, arpenteur: A network tool for small format architectural photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIM International (Geomatics Info Magazine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital photogrammetric workstation on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2716(99)00038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Modelling Techniques for Rhine Castle Models in Blender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Siena, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting and Modifying Rhine Castle Models With Parametric Modeling in Blender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.405 - 412, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w4-2024-405-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Hyperfocal Distance in Close-Range Photogrammetry for Indoor Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical 3D Metrology (O3DM), Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.161 - 168, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w7-2024-161-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF STATE-OF-THE-ART MULTI-VIEW STEREO SOLUTIONS FOR CLOSE RANGE HERITAGE DOCUMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Karwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.317 - 323, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w4-2024-317-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instance Segmentation Applied to Underground Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023: Image Analysis and Processing - ICIAP 2023 Workshops, Udine, Italy, September 11-15, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51023-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset to test AI on forensic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daudigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.117 - 123, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-2-w8-2024-117-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic data generation and testing for the semantic segmentation of heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”, 25–30 June 2023, Florence, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1189-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of Sanggrahan Temple Using UAV Imagery and Terrestrial Photogrammetry Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filsa Bioresita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husnul Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rivaldi Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setyo Purnomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics International Conference 2023, 27/07/2023, Surabaya, Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Surabaya, Indonesia. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1276/1/012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison Between Segnet and DEEPLABV3+ on the Semantic Segmentation of Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Mobile Mapping Technology (MMT 2023), May 24-26, 2023, Padua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Padoue, Italy. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W1-2023-379-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial assessment on the use of state-of-art NeRF neural network 3D reconstruction for heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th CIPA Symposium “Documenting, Understanding, Preserving Cultural Heritage: Humanities and Digital Technologies for Shaping the Future”, 25–30 June 2023, Florence, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-2-2023-1113-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of road markings from MLS data: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop LowCost 3D - Sensors, Algorithms, Applications 15–16 December 2022, Würzburg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-7-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tree height for mangrove species classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission III 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.691-697, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-691-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Label propagation for the semantic segmentation of Heritage building point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.861-867, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-861-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Deep Learning workflow for 3D Heritage point cloud semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénio Pellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Masiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Betti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures". 2–4 March 2022, Mantua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, France. pp.426-434, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-429-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic point cloud noise masking in close range photogrammetry for buildings using AI-based semantic labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures". 2–4 March 2022, Mantua, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, France. pp.389-393, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-389-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic training data generation in Deep Learning-aided semantic segmentation of Heritage buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Matrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lingua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-317-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Low-cost depth sensors for outdoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop LowCost 3D - Sensors, Algorithms, Applications 15–16 December 2022, Würzburg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Würzburg, Germany. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W1-2022-101-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorization of urban MLS point clouds: a sequential approach using cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress “Imaging today, foreseeing tomorrow”, Commission II 2022 edition, 6–11 June 2022, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-351-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Depth Maps from Arcore to Process Point Clouds in Real Time on a Smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Semler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress, 5-9 juillet 2021, Nice (en ligne), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2022-201-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessments into the use of commercial-grade solid state lidar for low cost heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition), 5-9 juillet 2021, Nice (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-599-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage documentation and knowledge transfer: a report on the CIPA Tropical School in Candi Sewu (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fadilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Fauzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIPA symposium, 28 août - 1er septembre, Université Tsinghua, Pekin, Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-M-1-2021-493-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation for building façade 3D point cloud from 2D orthophoto images using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lhenry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-201-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments using smartphone-based videogrammetry for low-cost cultural heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th CIPA symposium, 28 août - 1er septembre, Université Tsinghua, Pekin, Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-M-1-2021-487-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of Posterior Covariance in Bundle Adjustment in DBAT for Projects with Large Number of Object Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV ISPRS Congress (2020 edition), Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nice, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-737-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution 3D recordng and modelling on the Bronze Age cave &amp;quot;les Fraux&amp;quot; in Perigord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISPRS Commission V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nexcastle, United Kingdom. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal and geometric information for BIM enrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boudhaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th CIPA International Symposium “Documenting the past for a better future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Avila, Spain. pp.719-725, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-719-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Documentation Workflow and Challenges for Tropical Vernacular Architecture in the Case of the Kasepuhan Palace in Cirebon, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirga Sumantri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafarina Wahyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Digital Heritage International Congress (DigitalHeritage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, CA, USA, France. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor 3D recording pipeline for the documentation of Javanese temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fadilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International CIPA symposium, Avila, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Avila, Spain. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W15-829-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Considerations in Low-Cost Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-225-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Functional Modularity for Processing of General Photogrammetric Data with the Damped Bundle Adjustment Toolbox (DBAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-69-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POINT CLOUD SEGMENTATION AND SEMANTIC ANNOTATION AIDED BY GIS DATA FOR HERITAGE COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architecture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bergamo, Italy. pp.523-528, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-523-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thermal-infrared remote sensing and hydrological modelling to study surface-subsurface water exchanges of a restored side channel of the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th biennal symposium of the international society for river science - ISRS2019, Vienna, Austria, septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Web-Application for Management of 3D Digital Building and Complex Based on BIM and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafarina Trisyanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deni Suwardhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop LowCost 3D - Sensors, Algorithms, Applications, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W17-371-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methods for waterway inspection: an application to canal tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC – World Congress Panama City, Panama 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, World Congress Panama City, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODULAR BUNDLE ADJUSTMENT FOR PHOTOGRAMMETRIC COMPUTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium "Towards Photogrammetry 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, France. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-133-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF POINT CLOUD REGISTRATION ALGORITHMS FOR BETTER RESULT ASSESSMENT – TOWARDS AN OPEN-SOURCE SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium “Towards Photogrammetry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Riva del Garda, Italy. pp.551-558, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-551-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON AND ASSESSMENT OF 3D REGISTRATION AND GEOREFERENCING APPROACHES OF POINT CLOUDS IN THE CASE OF EXTERIOR AND INTERIOR HERITAGE BUILDING RECORDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-Term Symposium "Towards Photogrammetry 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, Italy. pp.745-751, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-745-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESH-TO-BIM: FROM SEGMENTED MESH ELEMENTS TO BIM MODEL WITH LIMITED PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC II Mid-term Symposium “Towards Photogrammetry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Riva del Garda, Italy. pp.1213-1218, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-1213-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING UNDERWATER ACCURACY BY EMPIRICAL WEIGHTING OF IMAGE OBSERVATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Remondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Symposium “Towards Photogrammetry 2020”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Riva del Garda, Italy, Italy. pp.699-705, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-699-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiences with the Trimble SX10 scanning total station for building façade survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.405 - 412, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w3-405-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC 3D MODELING OF A CANAL-TUNNEL USING PHOTOGRAMMETRIC AND BATHYMETRIC DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Heinkele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop “3D ARCH”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.495-501, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-495-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric recording and reconstruction of town scale models – the case of the plan-relief of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Halin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W5-489-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPROCESSING CLOSE RANGE TERRESTRIAL AND UAV PHOTOGRAMMETRIC PROJECTS WITH THE DBAT TOOLBOX FOR INDEPENDENT VERIFICATION AND QUALITY CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop LowCost 3D – Sensors, Algorithms, Applications, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hambourg, Germany. pp.171 - 177, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w8-171-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centenary of the Battle of Vimy (France, 2017): Preserving the memory of the Great War through 3D recording of the Maison Blanche souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prilaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIPA International Symposium, Ottawa, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. pp.171-177, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-171-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and processing protocols for UAV images: 3D modelling of historical buildings using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIPA International Symposium ISPRS,28 August–1 September 2017, Ottawa, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W2-163-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE INVESTIGATION OF A HANDHELD 3D SCANNER TO DEFINE GOOD PRACTICES FOR SMALL ARTEFACT 3D MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOMOS/ISPRS International Scientific Committee on Heritage Documentation (CIPA) 26th International CIPA Symposium – Digital Workflows for Heritage Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada. pp.427 - 434, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w5-427-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a static multibeam sonar scanner for 3D surveying in confined suqaquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS, Jul 2016, Prague, Czech Republic. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-541-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of point clouds segmentation algorithms through their application to several case studies for indoor building modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS 2016, From human history to the future with spatial information (2016-07-12 to 2016-07-19 : Prague, République Tchèque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.667-674, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-667-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of TLS point clouds and 3D data from Kinect V2 sensor to complete indoor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.659-666, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-659-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of historic building information modelling and geographic information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Macher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-437-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External verification of the bundle adjusment in photogrammetric software using the damped bundle adjustment toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Borlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII ISPRS Congress (2016-07-12, 2016-07-19: Prague, Czech Republic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B5-7-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Processing Experiences of Close Range UAV Images for the 3D Modeling of Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Freville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, EuroMed 2016, Nicosia, Cyprus, October 31 – November 5, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48496-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi morphodynamique d’une annexe hydraulique rhénane restaurée par combinaison de méthodes d’imagerie terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Supper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finaud-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of 3D Documentation Data and Tools available for Archaeological Researches: case study of the Romanesque Church of Dugny-sur-Meuse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International CIPA Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Taipei, Taiwan. pp.323-330, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W7-323-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a 3D reference model for canal tunnel surveying using Sonar an Laser Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater 3D Recording and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Piano di Sorrento, Italy. pp.153 - 159, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W5-153-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lonchampt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point clouds segmentation as base for as-built BIM creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International CIPA Symposium 2015 (2015-08-31 to 2015-09-04 : Taipei, Taiwan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Taipei, China. pp.191-197, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-W3-191-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the accuracy of 3D models obtained with DSLR camera and Kinect v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Videometrics, Range Imaging, and Applications XIII, Munich, Germany (2015-06-22 to 2015-06-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2184866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiences with Kinect V2 sensor for Close Range 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2015 Workshops: BioFor, CTMR, RHEUMA, ISCA, MADiMa, SBMI, and QoEM (2015-09-07 to 2015-09-08 : Genoa, Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-93-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblique Aerial Photography Tool for Building Inspection and Damage Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Remondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 ISPRS Technical Commission, Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Denver, United States. pp.309-313, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-xl-1-309-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EFESE - Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris - La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic segmentation and modelling from point clouds towards historical building information modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international Conference EuroMed 2014 (2014-11-03 to 2014-11-08 : Lemessos, Chypre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lemessos, Cyprus. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization using RGBD cameras orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission V Symposium (2014-06-23 to 2014-06-25 : Riva del Garda, Italy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Riva del Garda, France. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-425-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Heritage Recording methodologies with Terrestrial Laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARO 3D Documentation User Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Andechs, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in landscapes by merging historical photographs and digital images in photogrammetry projects: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Landscape study with Historical Photographs Through Monoplotting (2014-06-27 : Corzoneso, Switzerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Corzoneso, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostructural mapping and key bloc modeling by terrestrial laser scanning and digital imaging - Solid image contributions for outcrop inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical geology conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Calibration using the Damped Bundle Adjustment Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Riva del Garda, Italy. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-5-89-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile outdoor relative localization using calibrated RGB-D cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international symposium on mobile mapping technology MMT'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Taïnan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional quality assessment of photogrammetic and LiDAR datasets based on a vector approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Spatial Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hong-Kong, China. pp.93--98, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W1-93-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CIPA, the ISPRS and ICOMOS Heritage Documentation Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Culture, Conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVISING A VISUAL INSPECTION SYSTEM FOR CANAL TUNNELS: PRELIMINARY STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-13-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturierung von 3D Modellen aus Laserdaten im Bereich des Kulturerbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° Internationalen Geodätischen Woche 2013 (2013-02-17 to 2013-02-23 : Obergurgl, Autriche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation 3D de bâtiments par balayage laser. Technodating BIM, sciences et technologies de l'information appliquées au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Dating : Sciences et technologies de l'information appliquées au bâtiment, Energivie, Fibres Grand’Est (2013-07-03 : Illkirch, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCURACY ASSESSMENT OF A CANAL-TUNNEL 3D MODEL BY COMPARING PHOTOGRAMMETRY AND LASERSCANNING RECORDING TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Prybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France. pp.171-176, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-171-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording approach of Heritage Sites based on merging point clouds from terrestrial laser scanning and high resolution photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARO 3D Documentation User Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry and dense stereo matching approach applied to the documentation of The cultural heritage site of Kilwa (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Farès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir les feux par méthodes magnétiques - Les structures de combustion de l'Âge du Bronze de la grotte des Fraux (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne / Royan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the hearths in the prehistorical caves: 3D magnetic field mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Castle Meeting on Paleo, Rock and Environmental Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Castle of Nove Hrady, South Bohemia, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of an automatic building extraction technique to airborne laser scanner data containing damaged buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rehor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Baehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop, Germany, High-Resolution Earth Imaging for Geospatial Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual research environment for the management and the visualization of complex archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd 3D-ARCH International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint combination of point cloud and DSM for 3D building reconstruction using airborne laser scanner data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE GRSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einsatz eines TLS Systems in der Ingenieurvermessung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Internationale Geodätische Woche Obergurgl 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Germany. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Terrestrial Lidar on a Mobile Mapping Platform: first experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Alshawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Padua, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Terrestrial Recording Techniques for 3D Object Modelling regarding topographic constraints. Example of the Castle of Haut-Andlau, Alsace, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Voegtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ringle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ATHENES, Greece. pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitization of the Collection of Moldings of the University Marc Bloch in Strasbourg: a study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Callegaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth CIPA International Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, ATHENES, Greece. pp.674-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When glaciers break the ice between several scientific horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hough-Transform and Extended RANSAC Algorithms for Automatic Detection of 3D Building Roof Planes from Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on Laser Scanning 2007 and SilviLaser 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.407-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven and data-driven approaches using LIDAR data : analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop, Photogrammetric Image Analysis (PIA07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Alpine Glaciers with ALOS SAR and Optical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, -, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Research Environment for Archaeological Data Management, Visualization and Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e conférence du CAA "Layers of perception. Advanced technological means to illuminate our past"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of building facades using Terrestrial Laser Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boulaassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on Laser Scanning 2007 and SilviLaser 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation tridimensionnelle de bâtiments à partir de données Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Programme National de Télédétection Spatiale sur la Très Haute Résolution Spatiale en Télédétection Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site Level Cultural Heritage Documentation:Combination of Survey, Modeling and Imagery Datain a Web Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosia, Cyprus. pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for automatic detection of buildings in airborne laser scanner data using first echo only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayez Tarsha-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Smigiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. III Symposium, Photogrammetric Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bonn, Germany. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique et Radar à Synthèse d'Ouverture (RSO) appliquée au suivi des glaciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint Martin d'Hères - Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D building model as an interface for a Web Information System. Case study of the Pontonniers high school in Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rampazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresden, Germany. pp.1682-1750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heterogeneous Cultural Heritage Data in a Web-based Information System: A Case Study from Vianden Castle, Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fargo, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST EXPERIENCES WITH THE TRIMBLE GX SCANNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grimm-Pitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Weinold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR - ACI Masse de Données 2004. De ERS à E-SAR: développement d'une méthodologie de traitement des images haute résolution appliquée à l'observation des glaciers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale documentation du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous cultural heritage data in a web based information system: a case study from Vianden Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès du CAA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consert Radar Tomography in transmission, a new technique for glaciers characterisation: Perspectives and preliminary results for the Glacier de l'Argentière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goutail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First proposals for a web-based information system in archaeology: storage and interactivity for the preservation and the handling of Cultural Heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Third Taiwanese-French Conference on Information Technology (TFIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France. pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivellement géométrique, tachéométrie électronique, lasergrammétrie : des méthodes de mesures optiques pour l'auscultation topométrique de la cathédrale de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ledig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international francophone SFO / CMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI, SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Issy-les-Moulineaux, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed low-cost system for 3D archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sylaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sechidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">event CIPA / VAST / EG / EuroMed 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosia, Cyprus. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR : premiers résultats en photogrammétrie et interférométrie RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy between the architectural design process and the documentation of architectural works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surveying practices in archaeology: a technical overview to introduce new management possibilities for Cultural Heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Torino, Italy. pp.923-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temperate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temprerate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seoul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of architectural works by photogrammetry: a compromise between measurement and representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vision Techniques Applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Ecole Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des connaissances architecturales et de l'acquisition photogrammétrique dans la représentation d'ouvrages existants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès de l'Association francophone pour le savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the preparation of archaeological excavation. A 3D restitution according to modern and archive images of Beaufort Castle landscape (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yasmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.809-814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the epigrafic survey in the great hypostyle hall of Karnak temple : a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXè congrès de la Société Internationale de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.377-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pros and cons of constrained and unconstrained formulation of the bundle adjustment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Börlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lindstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.589-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the web based ARPENTEUR tools: towards a Photogrammetry based Heritage Information System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Curtinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural modelling and archaeological reconstitution: digital tools for 3d acquisition and modelling assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vision Techniques Applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lisbonne, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthophoto imaging and GIS for seabed visualization and underwater archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Cibecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Prato, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale et restitution archéologique : des outils numériques d'acquisition et d'aide à la modélisation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vision Techniques applied to the Rehabilitation of City Centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the epigraphic survey in the Great Hypostyle Hall of Karnak Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temy Tidafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Congress of the International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.377-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Restoration of Beaufort Castle (South-Lebanon): A 3D Restitution According to Historical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jasmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Antalya, Turkey. pp.322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et photogrammétrie au service de la climatologie urbaine à Strasbourg. Le projet REClUS 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pixels et Cités, télédétection et photogrammétrie pour le développement en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, pARIS-MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du relevé photogrammétrique au processus du projet architectural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pixels et Cités, télédétection et photogrammétrie pour le développement en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, PARIS-MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of close range photogrammetric surveys in the design process of architectural projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Antalya, Turkey. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Theory & Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université d'UMEA Département Mathématiques, Informatique et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'École Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing object-oriented image analysis applied to half-timbered houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Antalya, Turkey. pp.298-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ARPENTEUR' AS WEB BASED PHOTOGRAMMETRIC PACKAGE: TOWARDS INTEROPERABILITY THROUGH A XML STRUCTURE FOR PHOTOGRAMMETRIC DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: current developments in web based photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. VI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, SAN JOSE DOS CAMPOS, Brazil. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single image and topology approaches for modeling buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Basic theory, Procedures, Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Society for Photogrammetry and Remote Sensing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, CORFOU, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry and xml based documentation system. The case of the 'Grand Ribaud F' Etruscan wreck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Close Range visualization techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'École Supérieure des Géomètres Topographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: Recent developments in web based photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPENTEUR 3.0: Recent developments in web based photogrammetryISPRS, Commission VI: Education and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, SAO PAULO, Brazil. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban imagery combining photogrammetric and remote sensing techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. VI Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, SAN JOSE DOS CAMPOS, Brazil. pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry and XML based documentation system : the case of the ‘Grand Ribaud F' estruscan wreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.342-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ARPENTEUR' as web based photogrammetric package : towards interoperability through a XML structure for photogrammetric data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, cORFOU, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'UMR MAP CNRS/MCC 694</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, SOUSSE, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« arpenteur » as web based photogrammetric package: towards interoperability through a xml structure for photogrammetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, CORFOU, Greece. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er forum de photogrammétrie organisé par l'École Nationale des Sciences Géographiques et l'Institut Géographique National.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, MARNE LA VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPENTEUR:A WEB-BASED PHOTOGRAMMETRY TOOL FOR ARCHITECTURAL MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging and Photonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, United States. pp.117-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIENCES WITH THE DIGITAL PHOTOGRAMMETRIC PROGRAM PACKAGE ORPHEUS BASED ON CIPA‘s &amp;quot;ZURICH CITY HALL&amp;quot; DATASET FOR ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rottensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Allemagne. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D INDOOR MODELING OF BUILDINGS BASED ON PHOTOGRAMMETRY AND TOPOLOGIC APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple photogrammetric methods with arpenteur. 3-d plotting and orthoimage generation: The i-mage process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de gestion de documents hétérogènes dédiés au patrimoine archéologique et gérés sur le réseau internet. le cas de l'épave etrusque du grand ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2001. 17ièmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et systèmes photogrammétriques pour la documentation des sites et monuments historiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Faculté d'aménagement du Territoire de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Centre d'études supérieures spécialisées de restauration et de conservation des monuments et sites historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d geometric modeling from images on the web with arpenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session on Multimedia in Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Austria. pp.424-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences with the digital photogrammetric program package ORPHEUS based</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rottensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From underwater photogrammetry to a web integrated documentation system: The case of the ‘grand ribaud f' estruscan wreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPA 2001 International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie au service du patrimoine cairote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Culturel Egyptien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple photogrammetric methods with ARPENTEUR : 3D plotting and orthoimage generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII CIPA International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Potsdam, Germany. pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST EXPERIENCES WITH THE „ZURICH CITY HALL“ DATA SET FOR ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Streilein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans cet article, nous présentons les résultats des premiers tests issus de l'utilisation de la série de données du CIPA </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pour la photogrammétrie à courte distance. Les résultats ont été obtenus à l'aide de logiciels commerciaux ou </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires. La mise en œuvre de ces différents logiciels repose sur différentes stratégies (par ex. nombre d'images </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">utilisées, mode stéréo ou non, compensation par faisceaux). Les logiciels utilisés sont Canoma, Photomodeler, et </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiphon-Arpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Pays-Bas. pp.772-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUILDING RECONSTRUCTION BASED ON THREE-DIMENSIONAL PHOTO-MODELS AND TOPOLOGIC APPROACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the International Federation of Surveyors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Malta. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING HISTORIC SITES AND MONUMENTS IN 3D HERITAGE INFORMATION SYSTEMS BY COMBINING AERIAL AND ARCHITECTURAL PHOTOGRAMMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stone-by-stone photogrammetric survey using architectural knowledge formalised on the arpenteur photogrammetric workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Amsterdam, Netherlands. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEACHING ARCHITECTURAL PHOTOGRAMMETRY ON THE WEB WITH ARPENTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetric stone-by-stone survey and archeological knowledge: an application on the Romanesque Priory Church Notre-Dame d'Aleyrac (Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST2000 Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMANTIC ASPECTS FOR 3D MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS), Geoinformation for all, Amsterdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Netherlands. pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetric survey using knowledge representation on the arpenteur web-based photogrammetric workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CIPA (INTERNATIONAL COMMITTEE FOR ARCHITECTURAL PHOTOGRAMMETRY) INTERNATIONAL SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brazil. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenteur, an architectural photogrammetry network for education and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Comm. V Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorizing urban road markings from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.102, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age decorated cave Les Fraux unusual status: ritual uses of an atypical French heritage site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Petrognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindsey Büster; Eugène Warmenbol; Dimitrij Mlekuž. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between worlds : understanding ritual cave use in later prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.165-198, 2019, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99022-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of TLS and sonar for the modelling of semi-immersed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belén Riveiro; Roderik Lindenbergh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Scanning - An Emerging Technology in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press - Taylor &amp; Francis group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chap. 10, 2019, ISPRS Book Series, 9781138496040. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351018869-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Parametric Modelling From Reality-Based Data by Revit Api Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiucheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in Reality-Based 3D Surveying and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018, 978-3-03842-684-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of range-based modelling techniques in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doneus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Lermat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Recording, Documentation and Management of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whittles Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-368, 2018, 978-184995-168-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source First Person View 3D Point Cloud Visualizer for Large Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Palha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnadi Murtiyoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Big Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-39, 2016, Lecture Notes in Geoinformation and Cartography, 978-3-319-45122-0. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45123-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of range-based modelling techniques in Cultural Heritage, chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doneus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Lerma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remondino, F., Stylianidis, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Recording, Documentation and Management in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whittles Publishing, 2016, 978-184995-168-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasergrammétrie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 p, 2011, EDYTEM, 978-2-918435-04-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à la photogrammétrie et à la programmation 3D à des fins de valorisation du patrimoine architectural : le cas des ouvertures dans les bâtiments résidentiels montréalais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni De Paoli; Nada El-Khoury Assouad; Georges Khayat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia productions, 2008, 978-2-909285-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in cultural heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Patias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhilin Li; Jun Chen; Emmanuel Baktasavias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie et lasergrammétrie pour la documentation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière Saingt à Fleury-sur-Orne (Calvados). Protection et étude d’une exploitation souterraine , in Dujardin L., Marcigny C. (dir.), La carrière Saingt à Fleury-sur-Orne (Calvados) ; Étude d’une carrière-refuge pour les civils lors de la Bataille de Caen (juin 44), RFO de fouille archéologique programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Edition: Selected 'Best Papers' from the XXIVth CIPA International Symposium. Recording, documentation and cooperation for Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014, International Journal of Heritage in the Digital Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS Annals – Volume II-5/W1, 2013, TC V, XXIV International CIPA Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS Archives – Volume XL-5/W2, 2013, TC V, XXIV International CIPA Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de nouvelles configurations à partir de cas existants du patrimoine bâti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of photogrammetry software packages for the documentation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Al Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site Level Cultural Heritage Documentation: Combination of Survey, Modeling and Imagery Data in a Web Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de topographie en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Neusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for the documentation of cultural heritage and 3D modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la rédaction d'un CCTP pour l'acquisition de données 3D pour la ville de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie architecturale et relevé de l'architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Photogrammetry : Basic theory, Procedures, Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId631"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85770E1"/>
+    <w:nsid w:val="B7C7A2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-grussenmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7292-2755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035306858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4570-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Betsas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Doulamis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17020298" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan G&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daudigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cfs.2024.5117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nio Pellis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Masiero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masiero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-m-1-2021-539-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Qin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Y&#233;sou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-133-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas B&#246;rlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Menna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.5.361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8070301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renju Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.07.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabby Awalludin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7120483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandermeerschen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Freville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2010003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040730" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-519-2017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009257v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Viguier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8DKH14-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegrini Franck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-179-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zeroual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1109-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carozza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TLTRG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W1-93-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#246;rlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Smigiel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-595-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-131-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boulaassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9730.2012.00674.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4K2SXF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B5-553-2012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9730.2011.00631.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4GLBLXZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.2.135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912713" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278397v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Tarsha-Kurdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampazzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.07.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112418v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temy Tidafi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Begriche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276983v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Khalil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.411" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BA2831569FC8737832792FFAD0A36AF884E2990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277042v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(99)00038-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDQ46LG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sommer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8010031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sommer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w4-2024-405-2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w7-2024-161-2024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Markiewicz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Karwel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w4-2024-317-2024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-117-2024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haenel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Semler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Semin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabbone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51023-6_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238115v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1189-2023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filsa Bioresita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnul Hidayat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rivaldi Kurniawan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Purnomo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1276/1/012043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cortesi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W1-2023-379-2023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1113-2023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bar&#231;on" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-7-2022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976184v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-861-2022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-429-2022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-389-2022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Matrone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Martini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lingua" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-317-2022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-101-2022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-351-2022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-201-2022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-201-2021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402885v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-487-2021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-737-2020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-225-2019" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268958v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-69-2019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-523-2019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirga Sumantri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafarina Wahyu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810090" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Permana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-829-2019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeannot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafarina Trisyanti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-371-2019" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-133-2018" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124844v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-551-2018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-745-2018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-1213-2018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-699-2018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lachat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Landes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w3-405-2017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831285v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w8-171-2017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270272v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-171-2017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w5-427-2017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810183v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-163-2017" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142926v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-659-2016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142927v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Borlin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-7-2016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396109v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschbach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Supper" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48496-9_34" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remondino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rupnik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nex" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-1-309-2014" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404304v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234084v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-425-2014" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516075v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892855v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828633v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-89-2014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516077v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833461v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513955v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234112v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729540v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729537v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehor" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Baehr" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280663v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hanke" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264824v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264859v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264851v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Callegaro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264820v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264833v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Alshawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264855v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voegtle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ringle" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264843v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264846v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280671v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264839v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264711v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264810v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264928v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264599v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176009v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264427v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280680v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280685v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimm-Pitzinger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weinold" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264811v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264701v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264556v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264547v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264610v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patias" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylaiou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sechidis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spartalis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264954v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledig" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177939v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263956v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264544v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164194v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264540v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264533v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264014v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yasmine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263976v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263948v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264437v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263977v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264012v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eriksson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lindstrom" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262315v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264008v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Curtinot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264017v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264441v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kadi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262213v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264007v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264004v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasmine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260471v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Neusch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260430v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263999v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260548v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260554v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264000v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281186v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263996v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261877v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261878v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263966v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263972v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260516v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261866v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261882v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263995v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263992v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260508v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261875v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263938v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281230v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Geneva" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281219v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour El Din" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263957v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277064v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277062v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277044v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263962v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277051v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263959v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282218v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281277v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281270v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281266v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281261v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281264v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277033v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277028v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988836v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barcon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Picard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022410" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014449v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99022-4_9" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128043v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319427v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doneus" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lermat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whittlespublishing.com/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320637v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Palha" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45123-7_3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45123-7_3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279396v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lerma" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473287v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896608v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896622v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Patias" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896611v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219172v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multiscience.metapress.com/content/lk74348w23j0/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473285v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473286v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440145v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281254v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112406v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263741v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263736v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263774v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263781v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263785v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-grussenmeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7292-2755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035306858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4570-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Betsas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Georgopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Doulamis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17020298" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan G&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daudigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grussenmeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cfs.2024.5117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnadi Murtiyoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nio Pellis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Masiero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masiero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-m-1-2021-539-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12379" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucheng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Qin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Y&#233;sou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111803" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-287-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Assi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-133-2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chou Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8070301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas B&#246;rlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Menna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.85.5.361" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-747-2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Suwardhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabby Awalludin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7120483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuming Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renju Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.07.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandermeerschen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Freville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2010003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040730" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12197" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7101030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murtiyoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-519-2017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Viguier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8DKH14-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegrini Franck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-179-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zeroual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liazid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1109-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Prybyla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.1.197" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carozza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TLTRG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillemin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.669" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohamed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W1-93-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#246;rlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Smigiel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-595-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-131-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boulaassal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9730.2012.00674.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DC4K2SXF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B5-553-2012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9730.2011.00631.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4GLBLXZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.2.135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912713" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278397v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Tarsha-Kurdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rampazzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.07.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112418v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temy Tidafi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Begriche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Khalil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.411" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BA2831569FC8737832792FFAD0A36AF884E2990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277042v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2716(99)00038-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDQ46LG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sommer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8010031" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sommer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w4-2024-405-2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w7-2024-161-2024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Markiewicz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Karwel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w4-2024-317-2024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Haenel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Semler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Semin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabbone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51023-6_1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988869v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-2-w8-2024-117-2024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238115v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Tucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1189-2023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filsa Bioresita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnul Hidayat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rivaldi Kurniawan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Purnomo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1276/1/012043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cortesi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W1-2023-379-2023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-2-2023-1113-2023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bar&#231;on" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-7-2022" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Roy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-691-2022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976184v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-861-2022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-429-2022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-389-2022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Matrone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Martini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lingua" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-317-2022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W1-2022-101-2022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-351-2022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2022-201-2022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402872v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-599-2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fadilah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fauzan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-493-2021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lhenry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-201-2021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402885v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-M-1-2021-487-2021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-737-2020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boudhaim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-719-2019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirga Sumantri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafarina Wahyu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810090" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270273v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Permana" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W15-829-2019" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-225-2019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268958v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-69-2019" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126148v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-523-2019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeannot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafarina Trisyanti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W17-371-2019" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142900v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124843v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-133-2018" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124844v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-551-2018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-745-2018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-1213-2018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Remondino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-699-2018" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lachat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Landes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w3-405-2017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177294v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-495-2017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142924v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W5-489-2017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831285v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w8-171-2017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270272v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-171-2017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810183v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W2-163-2017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831075v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w5-427-2017" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867646v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-541-2016" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Macher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-667-2016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142926v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-659-2016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-437-2016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142927v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Borlin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B5-7-2016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268955v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48496-9_34" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396109v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Supper" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kraemer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W7-323-2015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868912v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W5-153-2015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236459v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-W3-191-2015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234098v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184866" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-93-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remondino" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rupnik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nex" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-1-309-2014" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_11" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234084v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-425-2014" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404304v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516075v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892855v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828633v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-5-89-2014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833461v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395904v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05516077v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Albert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-13-2013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234112v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513955v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-171-2013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736927v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729540v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729537v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehor" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Baehr" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264859v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280663v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hanke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264833v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Alshawa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264855v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voegtle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ringle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264851v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Callegaro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264820v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264843v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264846v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280671v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264839v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264711v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264599v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264928v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264810v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176009v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264811v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280680v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280685v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimm-Pitzinger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Weinold" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264701v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264427v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264556v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361968v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Roux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goutail" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264547v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264954v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledig" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177939v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264610v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patias" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylaiou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sechidis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spartalis" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263956v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264540v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264544v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164194v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264533v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263977v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264437v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263976v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263948v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264014v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yasmine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264012v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eriksson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lindstrom" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264008v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Curtinot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264441v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kadi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264017v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262213v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264007v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264004v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasmine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260471v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Neusch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260430v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263999v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260548v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260554v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264000v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281186v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263996v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261878v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263972v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263966v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261877v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260516v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261866v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261882v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263995v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263992v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263938v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261875v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260508v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281230v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottensteiner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Geneva" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281219v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour El Din" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277064v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277062v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263957v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263962v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277044v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277051v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263959v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282218v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281277v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Streilein" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281270v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281266v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281261v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281264v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277033v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277028v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988836v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barcon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Picard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022410" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014449v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petrognani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99022-4_9" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049062v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laser-Scanning-An-Emerging-Technology-in-Structural-Engineering/Riveiro-Lindenbergh/p/book/9781138496040" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351018869-10" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128043v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319427v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doneus" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lermat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whittlespublishing.com/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320637v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Palha" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Michelin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45123-7_3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45123-7_3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279396v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lerma" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473287v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896608v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896622v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Patias" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896611v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02064379v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219172v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multiscience.metapress.com/content/lk74348w23j0/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473285v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473286v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440145v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281254v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112406v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263741v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263736v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263774v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263781v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263785v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>