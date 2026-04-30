--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole REYNAUD-PALIGOT, L’École aux colonies. Entre mission civilisatrice et racialisation (1816-1940)</w:t>
+                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du XIXe siècle. Société d'histoire de la révolution de 1848 et des révolutions du XIXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rh19.8053⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151/2021 (3), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151101v1</w:t>
+                <w:t xml:space="preserve">hal-03517517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer les femmes de la nation éthiopienne : discours d’émancipation et assignations sexuées (1941-1991):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (3), pp.53--68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.087.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
+                <w:t xml:space="preserve">Carole REYNAUD-PALIGOT, L’École aux colonies. Entre mission civilisatrice et racialisation (1816-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151/2021 (3), pp.3-19. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire du XIXe siècle. Société d'histoire de la révolution de 1848 et des révolutions du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.239--240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rh19.8053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517517v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'histoire à l'heure de l'ébranlement colonial. Soudan, Égypte et empire britannique (1943-1960) by Iris Seri-Hersch. - Paris : IISMM/Karthala, 2018 [compte-rendu de lecture]</w:t>
               </w:r>
@@ -727,364 +727,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer les femmes de la nation éthiopienne : discours d'émancipation et assignations sexuées (1941-1991)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conditions enseignantes : politiques éducatives, statuts sociaux et reconfigurations du travail [dossier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87, pp.53-68</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.7-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254798v1</w:t>
+                <w:t xml:space="preserve">hal-04102814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For good, God, and the Empire&amp;quot; : French Franciscan sisters in Ethiopia 1896-1937</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Saisir les transformations des conditions enseignantes dans leur diversité et leur complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.7-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100141v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions enseignantes : politiques éducatives, statuts sociaux et reconfigurations du travail [dossier]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For good, God, and the Empire&amp;quot; : French Franciscan sisters in Ethiopia 1896-1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), p. 384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0046760x.2018.1427284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102814v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Saisir les transformations des conditions enseignantes dans leur diversité et leur complexité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduquer les femmes de la nation éthiopienne : discours d'émancipation et assignations sexuées (1941-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.7-20</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888758v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarrer une périphérie à la nation éthiopienne : trois histoires du Wolaita depuis 1964</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation de l’intime en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151/2021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,77 +1331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions enseignantes. Politiques éducatives, statuts sociaux et reconfigurations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Blum; Pierre Guidi; Ophélie Rillon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Benedita-Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Was Socialist, Too: A Contribution to the History of Contemporary Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.087.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2020.1742746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teffera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760x.2018.1427284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;tais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Vea Rosnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iy3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ngwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lanoue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.087.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2020.1742746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teffera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760x.2018.1427284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Vea Rosnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iy3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ngwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lanoue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>