--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
+                <w:t xml:space="preserve">Carole REYNAUD-PALIGOT, L’École aux colonies. Entre mission civilisatrice et racialisation (1816-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire du XIXe siècle. Société d'histoire de la révolution de 1848 et des révolutions du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.239--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.8053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517517v1</w:t>
+                <w:t xml:space="preserve">hal-04151101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer les femmes de la nation éthiopienne : discours d’émancipation et assignations sexuées (1941-1991):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (3), pp.53--68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autr.087.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole REYNAUD-PALIGOT, L’École aux colonies. Entre mission civilisatrice et racialisation (1816-1940)</w:t>
+                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du XIXe siècle. Société d'histoire de la révolution de 1848 et des révolutions du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.239--240. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151/2021 (3), pp.3-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rh19.8053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151101v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'histoire à l'heure de l'ébranlement colonial. Soudan, Égypte et empire britannique (1943-1960) by Iris Seri-Hersch. - Paris : IISMM/Karthala, 2018 [compte-rendu de lecture]</w:t>
               </w:r>
@@ -727,364 +727,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions enseignantes : politiques éducatives, statuts sociaux et reconfigurations du travail [dossier]</w:t>
+                <w:t xml:space="preserve">Introduction. Saisir les transformations des conditions enseignantes dans leur diversité et leur complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Farges</w:t>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Métais</w:t>
+                <w:t xml:space="preserve">Julie Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.7-215</w:t>
+              <w:t xml:space="preserve">, 2018, 17, pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102814v1</w:t>
+                <w:t xml:space="preserve">halshs-01888758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Saisir les transformations des conditions enseignantes dans leur diversité et leur complexité</w:t>
+                <w:t xml:space="preserve">Les conditions enseignantes : politiques éducatives, statuts sociaux et reconfigurations du travail [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Farges</w:t>
+                <w:t xml:space="preserve">G. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Métais</w:t>
+                <w:t xml:space="preserve">J. Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.7-20</w:t>
+              <w:t xml:space="preserve">, 2018, 17, pp.7-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01888758v1</w:t>
+                <w:t xml:space="preserve">hal-04102814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For good, God, and the Empire&amp;quot; : French Franciscan sisters in Ethiopia 1896-1937</w:t>
+                <w:t xml:space="preserve">Eduquer les femmes de la nation éthiopienne : discours d'émancipation et assignations sexuées (1941-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.53-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100141v1</w:t>
+                <w:t xml:space="preserve">hal-03254798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer les femmes de la nation éthiopienne : discours d'émancipation et assignations sexuées (1941-1991)</w:t>
+                <w:t xml:space="preserve">For good, God, and the Empire&amp;quot; : French Franciscan sisters in Ethiopia 1896-1937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), p. 384-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0046760x.2018.1427284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254798v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarrer une périphérie à la nation éthiopienne : trois histoires du Wolaita depuis 1964</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation de l’intime en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151/2021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,77 +1331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions enseignantes. Politiques éducatives, statuts sociaux et reconfigurations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Blum; Pierre Guidi; Ophélie Rillon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Benedita-Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Was Socialist, Too: A Contribution to the History of Contemporary Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.087.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2020.1742746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teffera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760x.2018.1427284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Vea Rosnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iy3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ngwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lanoue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.087.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2020.1742746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teffera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.085.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;tais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;tais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0046760x.2018.1427284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Vea Rosnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iy3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04568781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ngwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lanoue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>